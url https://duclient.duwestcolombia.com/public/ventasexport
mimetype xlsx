--- v0 (2025-12-06)
+++ v1 (2026-04-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="270">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="262">
   <si>
     <t>Usuario</t>
   </si>
   <si>
     <t>Venta</t>
   </si>
   <si>
     <t>Michell Garizabala1</t>
   </si>
   <si>
     <t>BULLFORCE( CLAVEL, ROSA, )</t>
   </si>
   <si>
     <t>Nombre del producto</t>
   </si>
   <si>
     <t>BULLFORCE</t>
   </si>
   <si>
     <t>Nombre cultivo usado</t>
   </si>
   <si>
     <t>Participación</t>
   </si>
   <si>
@@ -131,204 +131,180 @@
   <si>
     <t>FRUTALES</t>
   </si>
   <si>
     <t>AROMATICAS</t>
   </si>
   <si>
     <t>ARACNIUM PRO( ROSA, CLAVEL, )</t>
   </si>
   <si>
     <t>ARACNIUM PRO</t>
   </si>
   <si>
     <t>ACAROS</t>
   </si>
   <si>
     <t>ASCHO SECHA( ROSA, )</t>
   </si>
   <si>
     <t>ASCHO SECHA</t>
   </si>
   <si>
     <t>BIOESTIMULANTE BROTACIÓN</t>
   </si>
   <si>
-    <t>BACTOX( ROSA, )</t>
-[...2 lines deleted...]
-    <t>BACTOX</t>
+    <t>BENEFIT PZ( ROSA, CLAVEL, )</t>
+  </si>
+  <si>
+    <t>BENEFIT PZ</t>
+  </si>
+  <si>
+    <t>BIOESTIMULANTE FOLIAR</t>
+  </si>
+  <si>
+    <t>BINGO( ROSA, DIVERSIFICADOS, CLAVEL, )</t>
+  </si>
+  <si>
+    <t>BINGO</t>
+  </si>
+  <si>
+    <t>BLUMEN( ROSA, )</t>
+  </si>
+  <si>
+    <t>BLUMEN</t>
   </si>
   <si>
     <t>FUNGICIDA BIOLOGICO</t>
   </si>
   <si>
-    <t>BENEFIT PZ( ROSA, CLAVEL, )</t>
-[...19 lines deleted...]
-  <si>
     <t>BOROVAL( CLAVEL, )</t>
   </si>
   <si>
     <t>BOROVAL</t>
   </si>
   <si>
     <t>FERTILIZANTE FOLIAR</t>
   </si>
   <si>
     <t>BREXIL FE( ROSA, )</t>
   </si>
   <si>
     <t>BREXIL FE</t>
   </si>
   <si>
     <t>BREXIL MIX( ROSA, )</t>
   </si>
   <si>
     <t>BREXIL MIX</t>
   </si>
   <si>
     <t>BREXIL MN( ROSA, )</t>
   </si>
   <si>
     <t>BREXIL MN</t>
   </si>
   <si>
     <t>CALBIT C( ROSA, CLAVEL, )</t>
   </si>
   <si>
     <t>CALBIT C</t>
   </si>
   <si>
     <t>CLORPYRIFOS AGROGEN( ROSA, )</t>
   </si>
   <si>
     <t>CLORPYRIFOS AGROGEN</t>
   </si>
   <si>
     <t>CLOSER( ROSA, CLAVEL, DIVERSIFICADOS, )</t>
   </si>
   <si>
     <t>MINADOR</t>
   </si>
   <si>
-    <t>COBRETHANE( ROSA, )</t>
-[...2 lines deleted...]
-    <t>COBRETHANE</t>
+    <t>CU-SAR( DIVERSIFICADOS, )</t>
+  </si>
+  <si>
+    <t>CU-SAR</t>
+  </si>
+  <si>
+    <t>DANTOTSU( CLAVEL, DIVERSIFICADOS, ROSA, )</t>
+  </si>
+  <si>
+    <t>DANTOTSU</t>
+  </si>
+  <si>
+    <t>DIATOMIX( DIVERSIFICADOS, )</t>
+  </si>
+  <si>
+    <t>DIATOMIX</t>
+  </si>
+  <si>
+    <t>DIPEL( DIVERSIFICADOS, )</t>
+  </si>
+  <si>
+    <t>DIPEL</t>
+  </si>
+  <si>
+    <t>TROZADOR</t>
+  </si>
+  <si>
+    <t>DITHANE F-448( CLAVEL, ROSA, )</t>
+  </si>
+  <si>
+    <t>DITHANE F-448</t>
+  </si>
+  <si>
+    <t>CLADOSPORIUM</t>
+  </si>
+  <si>
+    <t>VELLOSO</t>
+  </si>
+  <si>
+    <t>DITHANE FMB( CLAVEL, ROSA, )</t>
+  </si>
+  <si>
+    <t>DITHANE FMB</t>
+  </si>
+  <si>
+    <t>DURONIL( DIVERSIFICADOS, )</t>
+  </si>
+  <si>
+    <t>DURONIL</t>
+  </si>
+  <si>
+    <t>ALTERNARIA</t>
+  </si>
+  <si>
+    <t>ELICITECH CUPROCITOR( ROSA, )</t>
+  </si>
+  <si>
+    <t>ELICITECH CUPROCITOR</t>
   </si>
   <si>
     <t>MILDEO VELLOSO</t>
-  </si>
-[...70 lines deleted...]
-    <t>ELICITECH CUPROCITOR</t>
   </si>
   <si>
     <t>ELICITECH MAGMA MG/ZN( ROSA, )</t>
   </si>
   <si>
     <t>ELICITECH MAGMA MG/ZN</t>
   </si>
   <si>
     <t>ENDOMAXX( ROSA, )</t>
   </si>
   <si>
     <t>ENDOMAXX</t>
   </si>
   <si>
     <t>MICORIZAS</t>
   </si>
   <si>
     <t>EXXODO( CLAVEL, DIVERSIFICADOS, FRUTALES, ROSA, )</t>
   </si>
   <si>
     <t>EXXODO</t>
   </si>
   <si>
     <t>FERRILENE( ROSA, )</t>
   </si>
@@ -1177,54 +1153,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F1608"/>
+  <dimension ref="A1:F1560"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D1607" sqref="D1607"/>
+      <selection activeCell="D1559" sqref="D1559"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="B3" s="1" t="s">
         <v>4</v>
       </c>
     </row>
@@ -2254,643 +2230,643 @@
     </row>
     <row r="132" spans="1:6">
       <c r="B132" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="C133" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E133" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="C134" t="s">
         <v>13</v>
       </c>
       <c r="D134">
-        <v>100.0</v>
+        <v>90.0</v>
       </c>
       <c r="E134">
-        <v>1.0</v>
+        <v>0.8</v>
       </c>
       <c r="F134">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="D135" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="D136" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
         <v>25</v>
       </c>
       <c r="B138" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="B139" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="B140" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="C141" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E141" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="C142" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="D142">
-        <v>90.0</v>
+        <v>10.0</v>
       </c>
       <c r="E142">
         <v>0.8</v>
       </c>
       <c r="F142">
         <v>2</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="D143" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="D144" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
         <v>25</v>
       </c>
       <c r="B146" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="B147" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="B148" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="C149" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E149" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="C150" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D150">
-        <v>10.0</v>
+        <v>70.0</v>
       </c>
       <c r="E150">
-        <v>0.8</v>
+        <v>0.3</v>
       </c>
       <c r="F150">
-        <v>2</v>
+        <v>8</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="D151" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="D152" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
         <v>25</v>
       </c>
       <c r="B154" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="B155" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="B156" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="C157" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E157" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F157" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="C158" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="D158">
-        <v>70.0</v>
+        <v>20.0</v>
       </c>
       <c r="E158">
         <v>0.3</v>
       </c>
       <c r="F158">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="D159" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="D160" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
         <v>25</v>
       </c>
       <c r="B162" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="B163" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="B164" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="C165" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E165" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F165" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="C166" t="s">
         <v>29</v>
       </c>
       <c r="D166">
         <v>20.0</v>
       </c>
       <c r="E166">
         <v>0.3</v>
       </c>
       <c r="F166">
         <v>6</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="D167" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="D168" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" t="s">
         <v>25</v>
       </c>
       <c r="B170" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="B171" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="B172" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="C173" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E173" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F173" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="C174" t="s">
         <v>29</v>
       </c>
       <c r="D174">
         <v>20.0</v>
       </c>
       <c r="E174">
         <v>0.3</v>
       </c>
       <c r="F174">
         <v>6</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="D175" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="D176" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
         <v>25</v>
       </c>
       <c r="B178" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="B179" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="B180" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="C181" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E181" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F181" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="C182" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D182">
-        <v>20.0</v>
+        <v>10.0</v>
       </c>
       <c r="E182">
         <v>0.3</v>
       </c>
       <c r="F182">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="D183" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="D184" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
         <v>25</v>
       </c>
       <c r="B186" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="B187" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="B188" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="C189" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E189" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F189" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="C190" t="s">
+        <v>13</v>
+      </c>
+      <c r="D190">
+        <v>100.0</v>
+      </c>
+      <c r="E190">
+        <v>1.5</v>
+      </c>
+      <c r="F190">
         <v>10</v>
-      </c>
-[...7 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="D191" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="D192" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
         <v>25</v>
       </c>
       <c r="B194" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="B195" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="B196" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="C197" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D197" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E197" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F197" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="C198" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="D198">
         <v>100.0</v>
       </c>
       <c r="E198">
-        <v>1.5</v>
+        <v>0.3</v>
       </c>
       <c r="F198">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="D199" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="D200" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B201" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
         <v>25</v>
       </c>
       <c r="B202" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="B203" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="B204" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="C205" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E205" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F205" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="C206" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D206">
         <v>100.0</v>
       </c>
       <c r="E206">
-        <v>0.3</v>
+        <v>1.0</v>
       </c>
       <c r="F206">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="D207" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="D208" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B209" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
         <v>25</v>
       </c>
       <c r="B210" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="B211" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="B212" t="s">
@@ -2910,51 +2886,51 @@
       <c r="F213" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="C214" t="s">
         <v>13</v>
       </c>
       <c r="D214">
         <v>100.0</v>
       </c>
       <c r="E214">
         <v>1.0</v>
       </c>
       <c r="F214">
         <v>3</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="D215" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="D216" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
         <v>25</v>
       </c>
       <c r="B218" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="B219" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="B220" t="s">
@@ -2964,3443 +2940,3443 @@
     <row r="221" spans="1:6">
       <c r="C221" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E221" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F221" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="C222" t="s">
         <v>13</v>
       </c>
       <c r="D222">
         <v>100.0</v>
       </c>
       <c r="E222">
         <v>1.0</v>
       </c>
       <c r="F222">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="D223" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="D224" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
         <v>25</v>
       </c>
       <c r="B226" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="B227" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="B228" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="C229" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E229" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F229" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="C230" t="s">
         <v>13</v>
       </c>
       <c r="D230">
-        <v>100.0</v>
+        <v>80.0</v>
       </c>
       <c r="E230">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="F230">
-        <v>1</v>
+        <v>52</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="D231" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="D232" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
         <v>25</v>
       </c>
       <c r="B234" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="B235" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="B236" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="C237" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E237" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F237" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="C238" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="D238">
-        <v>80.0</v>
+        <v>20.0</v>
       </c>
       <c r="E238">
         <v>2.0</v>
       </c>
       <c r="F238">
         <v>52</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="D239" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="D240" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B241" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
         <v>25</v>
       </c>
       <c r="B242" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="B243" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="B244" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="C245" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D245" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E245" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F245" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="C246" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D246">
-        <v>20.0</v>
+        <v>100.0</v>
       </c>
       <c r="E246">
-        <v>2.0</v>
+        <v>0.8</v>
       </c>
       <c r="F246">
-        <v>52</v>
+        <v>5</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="D247" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="D248" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B249" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
         <v>25</v>
       </c>
       <c r="B250" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="B251" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="B252" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="C253" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D253" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E253" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F253" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="C254" t="s">
         <v>13</v>
       </c>
       <c r="D254">
-        <v>100.0</v>
+        <v>75.0</v>
       </c>
       <c r="E254">
-        <v>0.8</v>
+        <v>0.5</v>
       </c>
       <c r="F254">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="D255" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="D256" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B257" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
         <v>25</v>
       </c>
       <c r="B258" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="B259" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="B260" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="C261" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E261" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F261" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="C262" t="s">
         <v>13</v>
       </c>
       <c r="D262">
         <v>75.0</v>
       </c>
       <c r="E262">
         <v>0.5</v>
       </c>
       <c r="F262">
         <v>8</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="D263" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="D264" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B265" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
         <v>25</v>
       </c>
       <c r="B266" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="B267" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="B268" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="C269" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D269" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E269" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F269" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="C270" t="s">
         <v>13</v>
       </c>
       <c r="D270">
         <v>75.0</v>
       </c>
       <c r="E270">
         <v>0.5</v>
       </c>
       <c r="F270">
         <v>8</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="D271" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="D272" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B273" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
         <v>25</v>
       </c>
       <c r="B274" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="B275" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="B276" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="C277" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E277" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F277" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="C278" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="D278">
-        <v>75.0</v>
+        <v>10.0</v>
       </c>
       <c r="E278">
         <v>0.5</v>
       </c>
       <c r="F278">
         <v>8</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="D279" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="D280" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B281" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
         <v>25</v>
       </c>
       <c r="B282" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="B283" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="B284" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="C285" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D285" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E285" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F285" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="C286" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="D286">
-        <v>10.0</v>
+        <v>15.0</v>
       </c>
       <c r="E286">
         <v>0.5</v>
       </c>
       <c r="F286">
         <v>8</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="D287" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="D288" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B289" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
         <v>25</v>
       </c>
       <c r="B290" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="B291" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="B292" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="C293" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D293" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E293" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F293" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="C294" t="s">
         <v>29</v>
       </c>
       <c r="D294">
         <v>15.0</v>
       </c>
       <c r="E294">
         <v>0.5</v>
       </c>
       <c r="F294">
         <v>8</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="D295" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="D296" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B297" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
         <v>25</v>
       </c>
       <c r="B298" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="B299" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="B300" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="C301" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D301" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E301" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F301" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="C302" t="s">
         <v>29</v>
       </c>
       <c r="D302">
         <v>15.0</v>
       </c>
       <c r="E302">
         <v>0.5</v>
       </c>
       <c r="F302">
         <v>8</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="D303" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="D304" t="s">
-        <v>16</v>
+        <v>61</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B305" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
         <v>25</v>
       </c>
       <c r="B306" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="B307" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="B308" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="C309" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D309" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E309" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F309" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="C310" t="s">
         <v>29</v>
       </c>
       <c r="D310">
-        <v>15.0</v>
+        <v>100.0</v>
       </c>
       <c r="E310">
-        <v>0.5</v>
+        <v>1.0</v>
       </c>
       <c r="F310">
-        <v>8</v>
+        <v>17</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="D311" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="D312" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B313" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
         <v>25</v>
       </c>
       <c r="B314" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="B315" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="B316" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="C317" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D317" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E317" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F317" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="C318" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="D318">
-        <v>100.0</v>
+        <v>30.0</v>
       </c>
       <c r="E318">
-        <v>0.5</v>
+        <v>0.2</v>
       </c>
       <c r="F318">
-        <v>2</v>
+        <v>7</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="D319" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="D320" t="s">
-        <v>66</v>
+        <v>28</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B321" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
         <v>25</v>
       </c>
       <c r="B322" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="B323" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="B324" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="C325" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D325" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E325" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F325" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="C326" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="D326">
-        <v>100.0</v>
+        <v>10.0</v>
       </c>
       <c r="E326">
-        <v>1.6</v>
+        <v>0.2</v>
       </c>
       <c r="F326">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="D327" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="D328" t="s">
-        <v>66</v>
+        <v>28</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B329" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
         <v>25</v>
       </c>
       <c r="B330" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="B331" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="B332" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="C333" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D333" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E333" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F333" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="C334" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D334">
-        <v>70.0</v>
+        <v>60.0</v>
       </c>
       <c r="E334">
-        <v>0.15</v>
+        <v>0.2</v>
       </c>
       <c r="F334">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="D335" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="D336" t="s">
-        <v>71</v>
+        <v>28</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B337" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
         <v>25</v>
       </c>
       <c r="B338" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="B339" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="B340" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="C341" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D341" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E341" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F341" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="C342" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="D342">
-        <v>20.0</v>
+        <v>100.0</v>
       </c>
       <c r="E342">
-        <v>0.15</v>
+        <v>0.2</v>
       </c>
       <c r="F342">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="D343" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="D344" t="s">
-        <v>71</v>
+        <v>28</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" t="s">
         <v>25</v>
       </c>
       <c r="B346" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="B347" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="B348" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="C349" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D349" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E349" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F349" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="C350" t="s">
         <v>29</v>
       </c>
       <c r="D350">
-        <v>10.0</v>
+        <v>100.0</v>
       </c>
       <c r="E350">
-        <v>0.15</v>
+        <v>0.2</v>
       </c>
       <c r="F350">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="D351" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="D352" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B353" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" t="s">
         <v>25</v>
       </c>
       <c r="B354" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="B355" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="B356" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="C357" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D357" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E357" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F357" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="C358" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D358">
-        <v>100.0</v>
+        <v>20.0</v>
       </c>
       <c r="E358">
-        <v>1.0</v>
+        <v>0.2</v>
       </c>
       <c r="F358">
-        <v>17</v>
+        <v>27</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="D359" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="D360" t="s">
-        <v>41</v>
+        <v>73</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B361" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" t="s">
         <v>25</v>
       </c>
       <c r="B362" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="B363" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="B364" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="C365" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D365" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E365" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F365" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="C366" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D366">
-        <v>30.0</v>
+        <v>80.0</v>
       </c>
       <c r="E366">
         <v>0.2</v>
       </c>
       <c r="F366">
-        <v>7</v>
+        <v>30</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="D367" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="D368" t="s">
-        <v>28</v>
+        <v>74</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B369" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" t="s">
         <v>25</v>
       </c>
       <c r="B370" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="B371" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="B372" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="C373" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D373" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E373" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F373" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="C374" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D374">
-        <v>10.0</v>
+        <v>20.0</v>
       </c>
       <c r="E374">
         <v>0.2</v>
       </c>
       <c r="F374">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="D375" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="D376" t="s">
-        <v>28</v>
+        <v>73</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B377" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" t="s">
         <v>25</v>
       </c>
       <c r="B378" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="B379" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="B380" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="C381" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D381" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E381" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F381" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="C382" t="s">
         <v>13</v>
       </c>
       <c r="D382">
-        <v>60.0</v>
+        <v>80.0</v>
       </c>
       <c r="E382">
         <v>0.2</v>
       </c>
       <c r="F382">
-        <v>7</v>
+        <v>20</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="D383" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="D384" t="s">
-        <v>28</v>
+        <v>74</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B385" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" t="s">
         <v>25</v>
       </c>
       <c r="B386" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="B387" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="B388" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="C389" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D389" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E389" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F389" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="C390" t="s">
         <v>29</v>
       </c>
       <c r="D390">
         <v>100.0</v>
       </c>
       <c r="E390">
-        <v>0.2</v>
+        <v>1.5</v>
       </c>
       <c r="F390">
-        <v>7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="D391" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="D392" t="s">
-        <v>28</v>
+        <v>79</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B393" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" t="s">
         <v>25</v>
       </c>
       <c r="B394" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="B395" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="B396" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="C397" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D397" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E397" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F397" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="C398" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="D398">
         <v>100.0</v>
       </c>
       <c r="E398">
-        <v>0.2</v>
+        <v>0.01</v>
       </c>
       <c r="F398">
-        <v>6</v>
+        <v>20</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="D399" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="D400" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B401" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" t="s">
         <v>25</v>
       </c>
       <c r="B402" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="B403" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="B404" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="C405" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D405" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E405" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F405" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="C406" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D406">
-        <v>20.0</v>
+        <v>100.0</v>
       </c>
       <c r="E406">
-        <v>0.2</v>
+        <v>0.01</v>
       </c>
       <c r="F406">
-        <v>27</v>
+        <v>20</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="D407" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="D408" t="s">
-        <v>82</v>
+        <v>49</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B409" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" t="s">
         <v>25</v>
       </c>
       <c r="B410" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="B411" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="B412" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="C413" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D413" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E413" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F413" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="C414" t="s">
         <v>13</v>
       </c>
       <c r="D414">
-        <v>80.0</v>
+        <v>100.0</v>
       </c>
       <c r="E414">
         <v>0.2</v>
       </c>
       <c r="F414">
-        <v>30</v>
+        <v>1</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="D415" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="D416" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B417" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" t="s">
         <v>25</v>
       </c>
       <c r="B418" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="B419" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="B420" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="C421" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D421" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E421" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F421" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="C422" t="s">
         <v>10</v>
       </c>
       <c r="D422">
-        <v>20.0</v>
+        <v>30.0</v>
       </c>
       <c r="E422">
-        <v>0.2</v>
+        <v>0.03</v>
       </c>
       <c r="F422">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="D423" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="D424" t="s">
-        <v>82</v>
+        <v>28</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B425" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" t="s">
         <v>25</v>
       </c>
       <c r="B426" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="B427" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="B428" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="C429" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D429" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E429" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F429" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="C430" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="D430">
-        <v>80.0</v>
+        <v>30.0</v>
       </c>
       <c r="E430">
-        <v>0.2</v>
+        <v>0.03</v>
       </c>
       <c r="F430">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="D431" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="D432" t="s">
-        <v>83</v>
+        <v>35</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B433" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" t="s">
         <v>25</v>
       </c>
       <c r="B434" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="B435" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="B436" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="C437" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D437" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E437" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F437" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="C438" t="s">
         <v>29</v>
       </c>
       <c r="D438">
-        <v>100.0</v>
+        <v>5.0</v>
       </c>
       <c r="E438">
-        <v>1.5</v>
+        <v>0.02</v>
       </c>
       <c r="F438">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="D439" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="D440" t="s">
-        <v>88</v>
+        <v>28</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B441" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" t="s">
         <v>25</v>
       </c>
       <c r="B442" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="B443" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="B444" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="C445" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D445" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E445" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F445" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="C446" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="D446">
-        <v>100.0</v>
+        <v>5.0</v>
       </c>
       <c r="E446">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="F446">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="D447" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="D448" t="s">
-        <v>66</v>
+        <v>28</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B449" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" t="s">
         <v>25</v>
       </c>
       <c r="B450" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="B451" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="B452" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="C453" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D453" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E453" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F453" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="C454" t="s">
         <v>13</v>
       </c>
       <c r="D454">
-        <v>100.0</v>
+        <v>60.0</v>
       </c>
       <c r="E454">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="F454">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="D455" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="D456" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B457" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" t="s">
         <v>25</v>
       </c>
       <c r="B458" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="B459" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="B460" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="C461" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D461" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E461" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F461" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="C462" t="s">
         <v>13</v>
       </c>
       <c r="D462">
-        <v>100.0</v>
+        <v>60.0</v>
       </c>
       <c r="E462">
-        <v>0.2</v>
+        <v>0.03</v>
       </c>
       <c r="F462">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="D463" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="D464" t="s">
-        <v>95</v>
+        <v>28</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B465" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" t="s">
         <v>25</v>
       </c>
       <c r="B466" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="B467" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="B468" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="C469" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D469" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E469" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F469" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="C470" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D470">
-        <v>30.0</v>
+        <v>100.0</v>
       </c>
       <c r="E470">
-        <v>0.03</v>
+        <v>0.07</v>
       </c>
       <c r="F470">
-        <v>5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="D471" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="D472" t="s">
-        <v>28</v>
+        <v>92</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B473" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" t="s">
         <v>25</v>
       </c>
       <c r="B474" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="B475" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="B476" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="C477" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D477" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E477" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F477" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="C478" t="s">
         <v>10</v>
       </c>
       <c r="D478">
-        <v>30.0</v>
+        <v>20.0</v>
       </c>
       <c r="E478">
-        <v>0.03</v>
+        <v>0.2</v>
       </c>
       <c r="F478">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="D479" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="D480" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B481" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" t="s">
         <v>25</v>
       </c>
       <c r="B482" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="B483" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="B484" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="C485" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D485" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E485" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F485" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="C486" t="s">
         <v>29</v>
       </c>
       <c r="D486">
-        <v>5.0</v>
+        <v>20.0</v>
       </c>
       <c r="E486">
-        <v>0.02</v>
+        <v>0.2</v>
       </c>
       <c r="F486">
         <v>5</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="D487" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="D488" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B489" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" t="s">
         <v>25</v>
       </c>
       <c r="B490" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="B491" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="B492" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="C493" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D493" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E493" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F493" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="C494" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="D494">
-        <v>5.0</v>
+        <v>60.0</v>
       </c>
       <c r="E494">
-        <v>0.02</v>
+        <v>0.2</v>
       </c>
       <c r="F494">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="D495" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="D496" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B497" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" t="s">
         <v>25</v>
       </c>
       <c r="B498" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="B499" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="B500" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="C501" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D501" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E501" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F501" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="C502" t="s">
         <v>13</v>
       </c>
       <c r="D502">
         <v>60.0</v>
       </c>
       <c r="E502">
-        <v>0.03</v>
+        <v>0.2</v>
       </c>
       <c r="F502">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="D503" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="D504" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B505" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" t="s">
         <v>25</v>
       </c>
       <c r="B506" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="B507" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="B508" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="C509" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D509" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E509" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F509" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="C510" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="D510">
-        <v>60.0</v>
+        <v>80.0</v>
       </c>
       <c r="E510">
-        <v>0.03</v>
+        <v>300.0</v>
       </c>
       <c r="F510">
-        <v>5</v>
+        <v>25</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="D511" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="D512" t="s">
-        <v>28</v>
+        <v>97</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B513" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" t="s">
         <v>25</v>
       </c>
       <c r="B514" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="B515" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="B516" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="C517" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D517" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E517" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F517" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="C518" t="s">
         <v>13</v>
       </c>
       <c r="D518">
-        <v>100.0</v>
+        <v>20.0</v>
       </c>
       <c r="E518">
-        <v>0.07</v>
+        <v>7.0</v>
       </c>
       <c r="F518">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="D519" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="D520" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B521" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" t="s">
         <v>25</v>
       </c>
       <c r="B522" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="B523" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="B524" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="C525" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D525" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E525" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F525" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="C526" t="s">
         <v>10</v>
       </c>
       <c r="D526">
-        <v>20.0</v>
+        <v>30.0</v>
       </c>
       <c r="E526">
-        <v>0.2</v>
+        <v>0.01</v>
       </c>
       <c r="F526">
-        <v>8</v>
+        <v>30</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="D527" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="D528" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B529" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" t="s">
         <v>25</v>
       </c>
       <c r="B530" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="B531" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="B532" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="C533" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D533" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E533" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F533" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="C534" t="s">
         <v>29</v>
       </c>
       <c r="D534">
-        <v>20.0</v>
+        <v>30.0</v>
       </c>
       <c r="E534">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="F534">
-        <v>5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="D535" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="D536" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B537" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" t="s">
         <v>25</v>
       </c>
       <c r="B538" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="B539" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="B540" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="C541" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D541" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E541" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F541" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="C542" t="s">
         <v>13</v>
       </c>
       <c r="D542">
-        <v>60.0</v>
+        <v>40.0</v>
       </c>
       <c r="E542">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="F542">
-        <v>6</v>
+        <v>30</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="D543" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="D544" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B545" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" t="s">
         <v>25</v>
       </c>
       <c r="B546" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="B547" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="B548" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="C549" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D549" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E549" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F549" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="C550" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="D550">
-        <v>60.0</v>
+        <v>20.0</v>
       </c>
       <c r="E550">
-        <v>0.2</v>
+        <v>0.12</v>
       </c>
       <c r="F550">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="D551" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="D552" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B553" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" t="s">
         <v>25</v>
       </c>
       <c r="B554" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="B555" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="B556" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="C557" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D557" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E557" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F557" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="C558" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="D558">
-        <v>80.0</v>
+        <v>30.0</v>
       </c>
       <c r="E558">
-        <v>300.0</v>
+        <v>0.12</v>
       </c>
       <c r="F558">
-        <v>25</v>
+        <v>8</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="D559" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="D560" t="s">
-        <v>105</v>
+        <v>28</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B561" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" t="s">
         <v>25</v>
       </c>
       <c r="B562" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="B563" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="B564" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="C565" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D565" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E565" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F565" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="C566" t="s">
         <v>13</v>
       </c>
       <c r="D566">
-        <v>20.0</v>
+        <v>50.0</v>
       </c>
       <c r="E566">
-        <v>7.0</v>
+        <v>0.12</v>
       </c>
       <c r="F566">
-        <v>25</v>
+        <v>8</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="D567" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="D568" t="s">
-        <v>105</v>
+        <v>28</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B569" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" t="s">
         <v>25</v>
       </c>
       <c r="B570" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="B571" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="B572" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="C573" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D573" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E573" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F573" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="C574" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="D574">
-        <v>30.0</v>
+        <v>100.0</v>
       </c>
       <c r="E574">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="F574">
-        <v>30</v>
+        <v>1</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="D575" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="D576" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B577" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" t="s">
         <v>25</v>
       </c>
       <c r="B578" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="B579" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="B580" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="C581" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D581" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E581" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F581" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="C582" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="D582">
-        <v>30.0</v>
+        <v>70.0</v>
       </c>
       <c r="E582">
-        <v>0.1</v>
+        <v>0.03</v>
       </c>
       <c r="F582">
-        <v>30</v>
+        <v>5</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="D583" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="D584" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B585" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" t="s">
         <v>25</v>
       </c>
       <c r="B586" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="B587" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="B588" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="C589" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D589" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E589" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F589" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="C590" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="D590">
-        <v>40.0</v>
+        <v>10.0</v>
       </c>
       <c r="E590">
-        <v>0.1</v>
+        <v>0.03</v>
       </c>
       <c r="F590">
-        <v>30</v>
+        <v>5</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="D591" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="D592" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B593" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" t="s">
         <v>25</v>
       </c>
       <c r="B594" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="B595" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="B596" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="C597" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D597" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E597" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F597" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="C598" t="s">
         <v>10</v>
       </c>
       <c r="D598">
         <v>20.0</v>
       </c>
       <c r="E598">
-        <v>0.12</v>
+        <v>0.03</v>
       </c>
       <c r="F598">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="D599" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="D600" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B601" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" t="s">
         <v>25</v>
       </c>
       <c r="B602" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="B603" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="B604" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="C605" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D605" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E605" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F605" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="C606" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="D606">
-        <v>30.0</v>
+        <v>100.0</v>
       </c>
       <c r="E606">
-        <v>0.12</v>
+        <v>0.5</v>
       </c>
       <c r="F606">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="D607" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="D608" t="s">
-        <v>28</v>
+        <v>108</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B609" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" t="s">
         <v>25</v>
       </c>
       <c r="B610" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="B611" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="B612" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="C613" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D613" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E613" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F613" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="C614" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="D614">
-        <v>50.0</v>
+        <v>80.0</v>
       </c>
       <c r="E614">
-        <v>0.12</v>
+        <v>1.5</v>
       </c>
       <c r="F614">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="D615" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="D616" t="s">
-        <v>28</v>
+        <v>73</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B617" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" t="s">
         <v>25</v>
       </c>
       <c r="B618" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="B619" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="B620" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="C621" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D621" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E621" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F621" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="C622" t="s">
         <v>29</v>
       </c>
       <c r="D622">
-        <v>100.0</v>
+        <v>20.0</v>
       </c>
       <c r="E622">
-        <v>0.03</v>
+        <v>1.5</v>
       </c>
       <c r="F622">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="D623" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="D624" t="s">
-        <v>35</v>
+        <v>111</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B625" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" t="s">
         <v>25</v>
       </c>
       <c r="B626" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="B627" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="B628" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="C629" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D629" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E629" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F629" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="C630" t="s">
         <v>13</v>
       </c>
       <c r="D630">
         <v>70.0</v>
       </c>
       <c r="E630">
-        <v>0.03</v>
+        <v>2.0</v>
       </c>
       <c r="F630">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="D631" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="D632" t="s">
-        <v>28</v>
+        <v>82</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B633" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" t="s">
         <v>25</v>
       </c>
       <c r="B634" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="B635" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="B636" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="C637" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D637" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E637" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F637" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="C638" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D638">
-        <v>10.0</v>
+        <v>30.0</v>
       </c>
       <c r="E638">
-        <v>0.03</v>
+        <v>2.0</v>
       </c>
       <c r="F638">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="D639" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="D640" t="s">
-        <v>28</v>
+        <v>73</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B641" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" t="s">
         <v>25</v>
       </c>
       <c r="B642" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="B643" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="B644" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="C645" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D645" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E645" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F645" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="C646" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D646">
-        <v>20.0</v>
+        <v>90.0</v>
       </c>
       <c r="E646">
-        <v>0.03</v>
+        <v>0.5</v>
       </c>
       <c r="F646">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="D647" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="D648" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B649" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" t="s">
         <v>25</v>
       </c>
       <c r="B650" t="s">
@@ -6411,7685 +6387,7301 @@
       <c r="B651" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="B652" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="C653" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D653" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E653" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F653" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="C654" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="D654">
-        <v>100.0</v>
+        <v>10.0</v>
       </c>
       <c r="E654">
         <v>0.5</v>
       </c>
       <c r="F654">
-        <v>10</v>
+        <v>4</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="D655" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="D656" t="s">
-        <v>116</v>
+        <v>70</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B657" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" t="s">
         <v>25</v>
       </c>
       <c r="B658" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="B659" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="B660" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="C661" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D661" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E661" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F661" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="C662" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D662">
-        <v>80.0</v>
+        <v>100.0</v>
       </c>
       <c r="E662">
-        <v>1.5</v>
+        <v>0.6</v>
       </c>
       <c r="F662">
         <v>5</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="D663" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="D664" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B665" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" t="s">
         <v>25</v>
       </c>
       <c r="B666" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="B667" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="B668" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="C669" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D669" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E669" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F669" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="C670" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D670">
-        <v>20.0</v>
+        <v>30.0</v>
       </c>
       <c r="E670">
-        <v>1.5</v>
+        <v>1.0</v>
       </c>
       <c r="F670">
-        <v>5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="D671" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="D672" t="s">
-        <v>119</v>
+        <v>41</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B673" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" t="s">
         <v>25</v>
       </c>
       <c r="B674" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="B675" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="B676" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="C677" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D677" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E677" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F677" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="C678" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="D678">
-        <v>70.0</v>
+        <v>10.0</v>
       </c>
       <c r="E678">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="F678">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="D679" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="D680" t="s">
-        <v>66</v>
+        <v>41</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B681" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" t="s">
         <v>25</v>
       </c>
       <c r="B682" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="B683" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="B684" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="C685" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D685" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E685" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F685" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="C686" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D686">
-        <v>30.0</v>
+        <v>60.0</v>
       </c>
       <c r="E686">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="F686">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="687" spans="1:6">
       <c r="D687" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="D688" t="s">
-        <v>82</v>
+        <v>41</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B689" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="690" spans="1:6">
       <c r="A690" t="s">
         <v>25</v>
       </c>
       <c r="B690" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="B691" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="B692" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
     </row>
     <row r="693" spans="1:6">
       <c r="C693" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D693" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E693" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F693" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="694" spans="1:6">
       <c r="C694" t="s">
         <v>13</v>
       </c>
       <c r="D694">
-        <v>90.0</v>
+        <v>100.0</v>
       </c>
       <c r="E694">
-        <v>0.5</v>
+        <v>20.0</v>
       </c>
       <c r="F694">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="695" spans="1:6">
       <c r="D695" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="D696" t="s">
-        <v>28</v>
+        <v>122</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B697" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="698" spans="1:6">
       <c r="A698" t="s">
         <v>25</v>
       </c>
       <c r="B698" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="699" spans="1:6">
       <c r="B699" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="700" spans="1:6">
       <c r="B700" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="701" spans="1:6">
       <c r="C701" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D701" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E701" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F701" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="702" spans="1:6">
       <c r="C702" t="s">
         <v>29</v>
       </c>
       <c r="D702">
-        <v>10.0</v>
+        <v>30.0</v>
       </c>
       <c r="E702">
-        <v>0.5</v>
+        <v>1.3</v>
       </c>
       <c r="F702">
-        <v>4</v>
+        <v>8</v>
       </c>
     </row>
     <row r="703" spans="1:6">
       <c r="D703" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="704" spans="1:6">
       <c r="D704" t="s">
-        <v>71</v>
+        <v>12</v>
       </c>
     </row>
     <row r="705" spans="1:6">
       <c r="A705" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B705" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="706" spans="1:6">
       <c r="A706" t="s">
         <v>25</v>
       </c>
       <c r="B706" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="707" spans="1:6">
       <c r="B707" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="708" spans="1:6">
       <c r="B708" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="709" spans="1:6">
       <c r="C709" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D709" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E709" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F709" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="710" spans="1:6">
       <c r="C710" t="s">
         <v>13</v>
       </c>
       <c r="D710">
-        <v>100.0</v>
+        <v>70.0</v>
       </c>
       <c r="E710">
-        <v>0.6</v>
+        <v>1.3</v>
       </c>
       <c r="F710">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="711" spans="1:6">
       <c r="D711" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="712" spans="1:6">
       <c r="D712" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="713" spans="1:6">
       <c r="A713" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B713" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="714" spans="1:6">
       <c r="A714" t="s">
         <v>25</v>
       </c>
       <c r="B714" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="715" spans="1:6">
       <c r="B715" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="716" spans="1:6">
       <c r="B716" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="717" spans="1:6">
       <c r="C717" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D717" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E717" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F717" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="718" spans="1:6">
       <c r="C718" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D718">
-        <v>30.0</v>
+        <v>100.0</v>
       </c>
       <c r="E718">
-        <v>1.0</v>
+        <v>1.5</v>
       </c>
       <c r="F718">
-        <v>30</v>
+        <v>5</v>
       </c>
     </row>
     <row r="719" spans="1:6">
       <c r="D719" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="720" spans="1:6">
       <c r="D720" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
     </row>
     <row r="721" spans="1:6">
       <c r="A721" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B721" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="722" spans="1:6">
       <c r="A722" t="s">
         <v>25</v>
       </c>
       <c r="B722" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="723" spans="1:6">
       <c r="B723" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="724" spans="1:6">
       <c r="B724" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="725" spans="1:6">
       <c r="C725" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D725" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E725" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F725" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="726" spans="1:6">
       <c r="C726" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="D726">
-        <v>10.0</v>
+        <v>100.0</v>
       </c>
       <c r="E726">
-        <v>1.0</v>
+        <v>0.8</v>
       </c>
       <c r="F726">
-        <v>30</v>
+        <v>4</v>
       </c>
     </row>
     <row r="727" spans="1:6">
       <c r="D727" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="728" spans="1:6">
       <c r="D728" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
     </row>
     <row r="729" spans="1:6">
       <c r="A729" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B729" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="730" spans="1:6">
       <c r="A730" t="s">
         <v>25</v>
       </c>
       <c r="B730" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
     </row>
     <row r="731" spans="1:6">
       <c r="B731" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="732" spans="1:6">
       <c r="B732" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
     </row>
     <row r="733" spans="1:6">
       <c r="C733" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D733" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E733" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F733" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="734" spans="1:6">
       <c r="C734" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="D734">
-        <v>60.0</v>
+        <v>20.0</v>
       </c>
       <c r="E734">
-        <v>1.0</v>
+        <v>0.4</v>
       </c>
       <c r="F734">
-        <v>30</v>
+        <v>5</v>
       </c>
     </row>
     <row r="735" spans="1:6">
       <c r="D735" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="736" spans="1:6">
       <c r="D736" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
     </row>
     <row r="737" spans="1:6">
       <c r="A737" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B737" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="738" spans="1:6">
       <c r="A738" t="s">
         <v>25</v>
       </c>
       <c r="B738" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
     </row>
     <row r="739" spans="1:6">
       <c r="B739" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="740" spans="1:6">
       <c r="B740" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="741" spans="1:6">
       <c r="C741" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D741" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E741" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F741" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="742" spans="1:6">
       <c r="C742" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="D742">
-        <v>100.0</v>
+        <v>10.0</v>
       </c>
       <c r="E742">
-        <v>20.0</v>
+        <v>0.4</v>
       </c>
       <c r="F742">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="743" spans="1:6">
       <c r="D743" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="744" spans="1:6">
       <c r="D744" t="s">
-        <v>130</v>
+        <v>28</v>
       </c>
     </row>
     <row r="745" spans="1:6">
       <c r="A745" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B745" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="746" spans="1:6">
       <c r="A746" t="s">
         <v>25</v>
       </c>
       <c r="B746" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="747" spans="1:6">
       <c r="B747" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="748" spans="1:6">
       <c r="B748" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="749" spans="1:6">
       <c r="C749" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D749" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E749" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F749" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="750" spans="1:6">
       <c r="C750" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="D750">
-        <v>30.0</v>
+        <v>70.0</v>
       </c>
       <c r="E750">
-        <v>1.3</v>
+        <v>0.4</v>
       </c>
       <c r="F750">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="751" spans="1:6">
       <c r="D751" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="752" spans="1:6">
       <c r="D752" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
     </row>
     <row r="753" spans="1:6">
       <c r="A753" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B753" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="754" spans="1:6">
       <c r="A754" t="s">
         <v>25</v>
       </c>
       <c r="B754" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="755" spans="1:6">
       <c r="B755" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="756" spans="1:6">
       <c r="B756" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="757" spans="1:6">
       <c r="C757" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D757" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E757" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F757" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="758" spans="1:6">
       <c r="C758" t="s">
         <v>13</v>
       </c>
       <c r="D758">
-        <v>70.0</v>
+        <v>100.0</v>
       </c>
       <c r="E758">
-        <v>1.3</v>
+        <v>16.0</v>
       </c>
       <c r="F758">
-        <v>8</v>
+        <v>2</v>
       </c>
     </row>
     <row r="759" spans="1:6">
       <c r="D759" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="760" spans="1:6">
       <c r="D760" t="s">
-        <v>12</v>
+        <v>92</v>
       </c>
     </row>
     <row r="761" spans="1:6">
       <c r="A761" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B761" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="762" spans="1:6">
       <c r="A762" t="s">
         <v>25</v>
       </c>
       <c r="B762" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="763" spans="1:6">
       <c r="B763" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="764" spans="1:6">
       <c r="B764" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="765" spans="1:6">
       <c r="C765" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D765" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E765" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F765" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="766" spans="1:6">
       <c r="C766" t="s">
         <v>13</v>
       </c>
       <c r="D766">
         <v>100.0</v>
       </c>
       <c r="E766">
-        <v>1.5</v>
+        <v>16.0</v>
       </c>
       <c r="F766">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="767" spans="1:6">
       <c r="D767" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="768" spans="1:6">
       <c r="D768" t="s">
-        <v>135</v>
+        <v>92</v>
       </c>
     </row>
     <row r="769" spans="1:6">
       <c r="A769" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B769" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="770" spans="1:6">
       <c r="A770" t="s">
         <v>25</v>
       </c>
       <c r="B770" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="771" spans="1:6">
       <c r="B771" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="772" spans="1:6">
       <c r="B772" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="773" spans="1:6">
       <c r="C773" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D773" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E773" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F773" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="774" spans="1:6">
       <c r="C774" t="s">
         <v>13</v>
       </c>
       <c r="D774">
         <v>100.0</v>
       </c>
       <c r="E774">
-        <v>0.8</v>
+        <v>16.0</v>
       </c>
       <c r="F774">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="775" spans="1:6">
       <c r="D775" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="776" spans="1:6">
       <c r="D776" t="s">
-        <v>28</v>
+        <v>92</v>
       </c>
     </row>
     <row r="777" spans="1:6">
       <c r="A777" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B777" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="778" spans="1:6">
       <c r="A778" t="s">
         <v>25</v>
       </c>
       <c r="B778" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="779" spans="1:6">
       <c r="B779" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="780" spans="1:6">
       <c r="B780" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="781" spans="1:6">
       <c r="C781" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D781" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E781" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F781" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="782" spans="1:6">
       <c r="C782" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D782">
-        <v>20.0</v>
+        <v>5.0</v>
       </c>
       <c r="E782">
-        <v>0.4</v>
+        <v>2.0</v>
       </c>
       <c r="F782">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="783" spans="1:6">
       <c r="D783" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="784" spans="1:6">
       <c r="D784" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
     </row>
     <row r="785" spans="1:6">
       <c r="A785" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B785" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="786" spans="1:6">
       <c r="A786" t="s">
         <v>25</v>
       </c>
       <c r="B786" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="787" spans="1:6">
       <c r="B787" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="788" spans="1:6">
       <c r="B788" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="789" spans="1:6">
       <c r="C789" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D789" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E789" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F789" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="790" spans="1:6">
       <c r="C790" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="D790">
-        <v>10.0</v>
+        <v>20.0</v>
       </c>
       <c r="E790">
-        <v>0.4</v>
+        <v>2.0</v>
       </c>
       <c r="F790">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="791" spans="1:6">
       <c r="D791" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="792" spans="1:6">
       <c r="D792" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
     </row>
     <row r="793" spans="1:6">
       <c r="A793" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B793" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="794" spans="1:6">
       <c r="A794" t="s">
         <v>25</v>
       </c>
       <c r="B794" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="795" spans="1:6">
       <c r="B795" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="796" spans="1:6">
       <c r="B796" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="797" spans="1:6">
       <c r="C797" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D797" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E797" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F797" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="798" spans="1:6">
       <c r="C798" t="s">
         <v>13</v>
       </c>
       <c r="D798">
-        <v>70.0</v>
+        <v>75.0</v>
       </c>
       <c r="E798">
-        <v>0.4</v>
+        <v>2.0</v>
       </c>
       <c r="F798">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="799" spans="1:6">
       <c r="D799" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="800" spans="1:6">
       <c r="D800" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
     </row>
     <row r="801" spans="1:6">
       <c r="A801" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B801" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="802" spans="1:6">
       <c r="A802" t="s">
         <v>25</v>
       </c>
       <c r="B802" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="803" spans="1:6">
       <c r="B803" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="804" spans="1:6">
       <c r="B804" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="805" spans="1:6">
       <c r="C805" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D805" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E805" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F805" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="806" spans="1:6">
       <c r="C806" t="s">
         <v>13</v>
       </c>
       <c r="D806">
         <v>100.0</v>
       </c>
       <c r="E806">
-        <v>16.0</v>
+        <v>0.6</v>
       </c>
       <c r="F806">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="807" spans="1:6">
       <c r="D807" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="808" spans="1:6">
       <c r="D808" t="s">
-        <v>100</v>
+        <v>127</v>
       </c>
     </row>
     <row r="809" spans="1:6">
       <c r="A809" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B809" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="810" spans="1:6">
       <c r="A810" t="s">
         <v>25</v>
       </c>
       <c r="B810" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="811" spans="1:6">
       <c r="B811" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="812" spans="1:6">
       <c r="B812" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="813" spans="1:6">
       <c r="C813" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D813" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E813" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F813" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="814" spans="1:6">
       <c r="C814" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="D814">
-        <v>100.0</v>
+        <v>30.0</v>
       </c>
       <c r="E814">
-        <v>16.0</v>
+        <v>1.0</v>
       </c>
       <c r="F814">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="815" spans="1:6">
       <c r="D815" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="816" spans="1:6">
       <c r="D816" t="s">
-        <v>100</v>
+        <v>28</v>
       </c>
     </row>
     <row r="817" spans="1:6">
       <c r="A817" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B817" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="818" spans="1:6">
       <c r="A818" t="s">
         <v>25</v>
       </c>
       <c r="B818" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
     </row>
     <row r="819" spans="1:6">
       <c r="B819" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="820" spans="1:6">
       <c r="B820" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="821" spans="1:6">
       <c r="C821" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D821" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E821" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F821" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="822" spans="1:6">
       <c r="C822" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="D822">
-        <v>100.0</v>
+        <v>5.0</v>
       </c>
       <c r="E822">
-        <v>16.0</v>
+        <v>1.0</v>
       </c>
       <c r="F822">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="823" spans="1:6">
       <c r="D823" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="824" spans="1:6">
       <c r="D824" t="s">
-        <v>100</v>
+        <v>28</v>
       </c>
     </row>
     <row r="825" spans="1:6">
       <c r="A825" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B825" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="826" spans="1:6">
       <c r="A826" t="s">
         <v>25</v>
       </c>
       <c r="B826" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
     </row>
     <row r="827" spans="1:6">
       <c r="B827" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="828" spans="1:6">
       <c r="B828" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
     </row>
     <row r="829" spans="1:6">
       <c r="C829" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D829" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E829" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F829" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="830" spans="1:6">
       <c r="C830" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="D830">
-        <v>5.0</v>
+        <v>65.0</v>
       </c>
       <c r="E830">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="F830">
-        <v>2</v>
+        <v>8</v>
       </c>
     </row>
     <row r="831" spans="1:6">
       <c r="D831" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="832" spans="1:6">
       <c r="D832" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
     </row>
     <row r="833" spans="1:6">
       <c r="A833" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B833" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="834" spans="1:6">
       <c r="A834" t="s">
         <v>25</v>
       </c>
       <c r="B834" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="835" spans="1:6">
       <c r="B835" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="836" spans="1:6">
       <c r="B836" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
     </row>
     <row r="837" spans="1:6">
       <c r="C837" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D837" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E837" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F837" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="838" spans="1:6">
       <c r="C838" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D838">
         <v>20.0</v>
       </c>
       <c r="E838">
-        <v>2.0</v>
+        <v>1.6</v>
       </c>
       <c r="F838">
         <v>8</v>
       </c>
     </row>
     <row r="839" spans="1:6">
       <c r="D839" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="840" spans="1:6">
       <c r="D840" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
     </row>
     <row r="841" spans="1:6">
       <c r="A841" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B841" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="842" spans="1:6">
       <c r="A842" t="s">
         <v>25</v>
       </c>
       <c r="B842" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="843" spans="1:6">
       <c r="B843" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="844" spans="1:6">
       <c r="B844" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
     </row>
     <row r="845" spans="1:6">
       <c r="C845" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D845" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E845" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F845" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="846" spans="1:6">
       <c r="C846" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="D846">
-        <v>75.0</v>
+        <v>10.0</v>
       </c>
       <c r="E846">
-        <v>2.0</v>
+        <v>1.6</v>
       </c>
       <c r="F846">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="847" spans="1:6">
       <c r="D847" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="848" spans="1:6">
       <c r="D848" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
     </row>
     <row r="849" spans="1:6">
       <c r="A849" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B849" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="850" spans="1:6">
       <c r="A850" t="s">
         <v>25</v>
       </c>
       <c r="B850" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
     </row>
     <row r="851" spans="1:6">
       <c r="B851" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="852" spans="1:6">
       <c r="B852" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
     </row>
     <row r="853" spans="1:6">
       <c r="C853" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D853" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E853" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F853" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="854" spans="1:6">
       <c r="C854" t="s">
         <v>13</v>
       </c>
       <c r="D854">
-        <v>100.0</v>
+        <v>65.0</v>
       </c>
       <c r="E854">
-        <v>0.6</v>
+        <v>1.0</v>
       </c>
       <c r="F854">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="855" spans="1:6">
       <c r="D855" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="856" spans="1:6">
       <c r="D856" t="s">
-        <v>135</v>
+        <v>28</v>
       </c>
     </row>
     <row r="857" spans="1:6">
       <c r="A857" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B857" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="858" spans="1:6">
       <c r="A858" t="s">
         <v>25</v>
       </c>
       <c r="B858" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
     </row>
     <row r="859" spans="1:6">
       <c r="B859" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="860" spans="1:6">
       <c r="B860" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
     </row>
     <row r="861" spans="1:6">
       <c r="C861" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D861" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E861" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F861" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="862" spans="1:6">
       <c r="C862" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="D862">
-        <v>30.0</v>
+        <v>100.0</v>
       </c>
       <c r="E862">
-        <v>1.0</v>
+        <v>15.0</v>
       </c>
       <c r="F862">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="863" spans="1:6">
       <c r="D863" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="864" spans="1:6">
       <c r="D864" t="s">
-        <v>28</v>
+        <v>82</v>
       </c>
     </row>
     <row r="865" spans="1:6">
       <c r="A865" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B865" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="866" spans="1:6">
       <c r="A866" t="s">
         <v>25</v>
       </c>
       <c r="B866" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="867" spans="1:6">
       <c r="B867" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="868" spans="1:6">
       <c r="B868" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="869" spans="1:6">
       <c r="C869" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D869" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E869" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F869" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="870" spans="1:6">
       <c r="C870" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D870">
-        <v>5.0</v>
+        <v>100.0</v>
       </c>
       <c r="E870">
         <v>1.0</v>
       </c>
       <c r="F870">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="871" spans="1:6">
       <c r="D871" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="872" spans="1:6">
       <c r="D872" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
     </row>
     <row r="873" spans="1:6">
       <c r="A873" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B873" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="874" spans="1:6">
       <c r="A874" t="s">
         <v>25</v>
       </c>
       <c r="B874" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="875" spans="1:6">
       <c r="B875" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="876" spans="1:6">
       <c r="B876" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="877" spans="1:6">
       <c r="C877" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D877" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E877" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F877" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="878" spans="1:6">
       <c r="C878" t="s">
         <v>13</v>
       </c>
       <c r="D878">
-        <v>65.0</v>
+        <v>100.0</v>
       </c>
       <c r="E878">
         <v>1.0</v>
       </c>
       <c r="F878">
-        <v>8</v>
+        <v>2</v>
       </c>
     </row>
     <row r="879" spans="1:6">
       <c r="D879" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="880" spans="1:6">
       <c r="D880" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
     </row>
     <row r="881" spans="1:6">
       <c r="A881" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B881" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="882" spans="1:6">
       <c r="A882" t="s">
         <v>25</v>
       </c>
       <c r="B882" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="883" spans="1:6">
       <c r="B883" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="884" spans="1:6">
       <c r="B884" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="885" spans="1:6">
       <c r="C885" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D885" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E885" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F885" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="886" spans="1:6">
       <c r="C886" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D886">
-        <v>20.0</v>
+        <v>100.0</v>
       </c>
       <c r="E886">
-        <v>1.6</v>
+        <v>1.0</v>
       </c>
       <c r="F886">
-        <v>8</v>
+        <v>2</v>
       </c>
     </row>
     <row r="887" spans="1:6">
       <c r="D887" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="888" spans="1:6">
       <c r="D888" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
     </row>
     <row r="889" spans="1:6">
       <c r="A889" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B889" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="890" spans="1:6">
       <c r="A890" t="s">
         <v>25</v>
       </c>
       <c r="B890" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="891" spans="1:6">
       <c r="B891" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="892" spans="1:6">
       <c r="B892" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="893" spans="1:6">
       <c r="C893" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D893" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E893" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F893" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="894" spans="1:6">
       <c r="C894" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D894">
-        <v>10.0</v>
+        <v>20.0</v>
       </c>
       <c r="E894">
-        <v>1.6</v>
+        <v>1.5</v>
       </c>
       <c r="F894">
-        <v>8</v>
+        <v>20</v>
       </c>
     </row>
     <row r="895" spans="1:6">
       <c r="D895" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="896" spans="1:6">
       <c r="D896" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
     </row>
     <row r="897" spans="1:6">
       <c r="A897" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B897" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="898" spans="1:6">
       <c r="A898" t="s">
         <v>25</v>
       </c>
       <c r="B898" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="899" spans="1:6">
       <c r="B899" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="900" spans="1:6">
       <c r="B900" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="901" spans="1:6">
       <c r="C901" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D901" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E901" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F901" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="902" spans="1:6">
       <c r="C902" t="s">
         <v>13</v>
       </c>
       <c r="D902">
-        <v>65.0</v>
+        <v>60.0</v>
       </c>
       <c r="E902">
-        <v>1.0</v>
+        <v>1.5</v>
       </c>
       <c r="F902">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="903" spans="1:6">
       <c r="D903" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="904" spans="1:6">
       <c r="D904" t="s">
-        <v>28</v>
+        <v>127</v>
       </c>
     </row>
     <row r="905" spans="1:6">
       <c r="A905" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B905" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="906" spans="1:6">
       <c r="A906" t="s">
         <v>25</v>
       </c>
       <c r="B906" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="907" spans="1:6">
       <c r="B907" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="908" spans="1:6">
       <c r="B908" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="909" spans="1:6">
       <c r="C909" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D909" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E909" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F909" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="910" spans="1:6">
       <c r="C910" t="s">
         <v>13</v>
       </c>
       <c r="D910">
-        <v>100.0</v>
+        <v>60.0</v>
       </c>
       <c r="E910">
-        <v>15.0</v>
+        <v>1.5</v>
       </c>
       <c r="F910">
-        <v>2</v>
+        <v>10</v>
       </c>
     </row>
     <row r="911" spans="1:6">
       <c r="D911" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="912" spans="1:6">
       <c r="D912" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
     </row>
     <row r="913" spans="1:6">
       <c r="A913" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B913" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="914" spans="1:6">
       <c r="A914" t="s">
         <v>25</v>
       </c>
       <c r="B914" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
     </row>
     <row r="915" spans="1:6">
       <c r="B915" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="916" spans="1:6">
       <c r="B916" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
     </row>
     <row r="917" spans="1:6">
       <c r="C917" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D917" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E917" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F917" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="918" spans="1:6">
       <c r="C918" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="D918">
-        <v>100.0</v>
+        <v>20.0</v>
       </c>
       <c r="E918">
-        <v>1.0</v>
+        <v>1.5</v>
       </c>
       <c r="F918">
-        <v>3</v>
+        <v>20</v>
       </c>
     </row>
     <row r="919" spans="1:6">
       <c r="D919" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="920" spans="1:6">
       <c r="D920" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
     </row>
     <row r="921" spans="1:6">
       <c r="A921" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B921" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="922" spans="1:6">
       <c r="A922" t="s">
         <v>25</v>
       </c>
       <c r="B922" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="923" spans="1:6">
       <c r="B923" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="924" spans="1:6">
       <c r="B924" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
     </row>
     <row r="925" spans="1:6">
       <c r="C925" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D925" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E925" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F925" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="926" spans="1:6">
       <c r="C926" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="D926">
-        <v>100.0</v>
+        <v>20.0</v>
       </c>
       <c r="E926">
         <v>1.0</v>
       </c>
       <c r="F926">
-        <v>2</v>
+        <v>10</v>
       </c>
     </row>
     <row r="927" spans="1:6">
       <c r="D927" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="928" spans="1:6">
       <c r="D928" t="s">
-        <v>51</v>
+        <v>82</v>
       </c>
     </row>
     <row r="929" spans="1:6">
       <c r="A929" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B929" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="930" spans="1:6">
       <c r="A930" t="s">
         <v>25</v>
       </c>
       <c r="B930" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
     </row>
     <row r="931" spans="1:6">
       <c r="B931" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="932" spans="1:6">
       <c r="B932" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
     </row>
     <row r="933" spans="1:6">
       <c r="C933" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D933" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E933" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F933" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="934" spans="1:6">
       <c r="C934" t="s">
         <v>13</v>
       </c>
       <c r="D934">
-        <v>100.0</v>
+        <v>80.0</v>
       </c>
       <c r="E934">
         <v>1.0</v>
       </c>
       <c r="F934">
-        <v>2</v>
+        <v>10</v>
       </c>
     </row>
     <row r="935" spans="1:6">
       <c r="D935" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="936" spans="1:6">
       <c r="D936" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
     </row>
     <row r="937" spans="1:6">
       <c r="A937" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B937" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="938" spans="1:6">
       <c r="A938" t="s">
         <v>25</v>
       </c>
       <c r="B938" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
     </row>
     <row r="939" spans="1:6">
       <c r="B939" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="940" spans="1:6">
       <c r="B940" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
     </row>
     <row r="941" spans="1:6">
       <c r="C941" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D941" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E941" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F941" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="942" spans="1:6">
       <c r="C942" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="D942">
-        <v>20.0</v>
+        <v>100.0</v>
       </c>
       <c r="E942">
-        <v>1.5</v>
+        <v>0.3</v>
       </c>
       <c r="F942">
-        <v>20</v>
+        <v>2</v>
       </c>
     </row>
     <row r="943" spans="1:6">
       <c r="D943" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="944" spans="1:6">
       <c r="D944" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
     </row>
     <row r="945" spans="1:6">
       <c r="A945" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B945" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="946" spans="1:6">
       <c r="A946" t="s">
         <v>25</v>
       </c>
       <c r="B946" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
     </row>
     <row r="947" spans="1:6">
       <c r="B947" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="948" spans="1:6">
       <c r="B948" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
     </row>
     <row r="949" spans="1:6">
       <c r="C949" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D949" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E949" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F949" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="950" spans="1:6">
       <c r="C950" t="s">
         <v>13</v>
       </c>
       <c r="D950">
-        <v>60.0</v>
+        <v>100.0</v>
       </c>
       <c r="E950">
-        <v>1.5</v>
+        <v>0.25</v>
       </c>
       <c r="F950">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="951" spans="1:6">
       <c r="D951" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="952" spans="1:6">
       <c r="D952" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
     </row>
     <row r="953" spans="1:6">
       <c r="A953" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B953" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="954" spans="1:6">
       <c r="A954" t="s">
         <v>25</v>
       </c>
       <c r="B954" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="955" spans="1:6">
       <c r="B955" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="956" spans="1:6">
       <c r="B956" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="957" spans="1:6">
       <c r="C957" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D957" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E957" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F957" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="958" spans="1:6">
       <c r="C958" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="D958">
-        <v>60.0</v>
+        <v>20.0</v>
       </c>
       <c r="E958">
-        <v>1.5</v>
+        <v>20.0</v>
       </c>
       <c r="F958">
-        <v>10</v>
+        <v>4</v>
       </c>
     </row>
     <row r="959" spans="1:6">
       <c r="D959" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="960" spans="1:6">
       <c r="D960" t="s">
-        <v>12</v>
+        <v>122</v>
       </c>
     </row>
     <row r="961" spans="1:6">
       <c r="A961" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B961" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="962" spans="1:6">
       <c r="A962" t="s">
         <v>25</v>
       </c>
       <c r="B962" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="963" spans="1:6">
       <c r="B963" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="964" spans="1:6">
       <c r="B964" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="965" spans="1:6">
       <c r="C965" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D965" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E965" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F965" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="966" spans="1:6">
       <c r="C966" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D966">
+        <v>10.0</v>
+      </c>
+      <c r="E966">
         <v>20.0</v>
       </c>
-      <c r="E966">
-[...1 lines deleted...]
-      </c>
       <c r="F966">
-        <v>20</v>
+        <v>2</v>
       </c>
     </row>
     <row r="967" spans="1:6">
       <c r="D967" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="968" spans="1:6">
       <c r="D968" t="s">
-        <v>12</v>
+        <v>122</v>
       </c>
     </row>
     <row r="969" spans="1:6">
       <c r="A969" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B969" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="970" spans="1:6">
       <c r="A970" t="s">
         <v>25</v>
       </c>
       <c r="B970" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="971" spans="1:6">
       <c r="B971" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="972" spans="1:6">
       <c r="B972" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
     </row>
     <row r="973" spans="1:6">
       <c r="C973" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D973" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E973" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F973" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="974" spans="1:6">
       <c r="C974" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D974">
+        <v>70.0</v>
+      </c>
+      <c r="E974">
         <v>20.0</v>
       </c>
-      <c r="E974">
-[...1 lines deleted...]
-      </c>
       <c r="F974">
-        <v>10</v>
+        <v>4</v>
       </c>
     </row>
     <row r="975" spans="1:6">
       <c r="D975" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="976" spans="1:6">
       <c r="D976" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
     </row>
     <row r="977" spans="1:6">
       <c r="A977" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B977" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="978" spans="1:6">
       <c r="A978" t="s">
         <v>25</v>
       </c>
       <c r="B978" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="979" spans="1:6">
       <c r="B979" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="980" spans="1:6">
       <c r="B980" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="981" spans="1:6">
       <c r="C981" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D981" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E981" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F981" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="982" spans="1:6">
       <c r="C982" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="D982">
-        <v>80.0</v>
+        <v>100.0</v>
       </c>
       <c r="E982">
-        <v>1.0</v>
+        <v>0.6</v>
       </c>
       <c r="F982">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="983" spans="1:6">
       <c r="D983" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="984" spans="1:6">
       <c r="D984" t="s">
-        <v>66</v>
+        <v>166</v>
       </c>
     </row>
     <row r="985" spans="1:6">
       <c r="A985" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B985" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="986" spans="1:6">
       <c r="A986" t="s">
         <v>25</v>
       </c>
       <c r="B986" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="987" spans="1:6">
       <c r="B987" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="988" spans="1:6">
       <c r="B988" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="989" spans="1:6">
       <c r="C989" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D989" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E989" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F989" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="990" spans="1:6">
       <c r="C990" t="s">
         <v>29</v>
       </c>
       <c r="D990">
-        <v>100.0</v>
+        <v>10.0</v>
       </c>
       <c r="E990">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
       <c r="F990">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="991" spans="1:6">
       <c r="D991" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="992" spans="1:6">
       <c r="D992" t="s">
-        <v>105</v>
+        <v>82</v>
       </c>
     </row>
     <row r="993" spans="1:6">
       <c r="A993" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B993" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="994" spans="1:6">
       <c r="A994" t="s">
         <v>25</v>
       </c>
       <c r="B994" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="995" spans="1:6">
       <c r="B995" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="996" spans="1:6">
       <c r="B996" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="997" spans="1:6">
       <c r="C997" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D997" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E997" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F997" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="998" spans="1:6">
       <c r="C998" t="s">
         <v>13</v>
       </c>
       <c r="D998">
-        <v>100.0</v>
+        <v>90.0</v>
       </c>
       <c r="E998">
-        <v>0.25</v>
+        <v>0.2</v>
       </c>
       <c r="F998">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="999" spans="1:6">
       <c r="D999" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1000" spans="1:6">
       <c r="D1000" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
     </row>
     <row r="1001" spans="1:6">
       <c r="A1001" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1001" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1002" spans="1:6">
       <c r="A1002" t="s">
         <v>25</v>
       </c>
       <c r="B1002" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="1003" spans="1:6">
       <c r="B1003" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1004" spans="1:6">
       <c r="B1004" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="1005" spans="1:6">
       <c r="C1005" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1005" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1005" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1005" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1006" spans="1:6">
       <c r="C1006" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D1006">
-        <v>20.0</v>
+        <v>100.0</v>
       </c>
       <c r="E1006">
-        <v>20.0</v>
+        <v>40.0</v>
       </c>
       <c r="F1006">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1007" spans="1:6">
       <c r="D1007" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1008" spans="1:6">
       <c r="D1008" t="s">
-        <v>130</v>
+        <v>171</v>
       </c>
     </row>
     <row r="1009" spans="1:6">
       <c r="A1009" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1009" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1010" spans="1:6">
       <c r="A1010" t="s">
         <v>25</v>
       </c>
       <c r="B1010" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
     </row>
     <row r="1011" spans="1:6">
       <c r="B1011" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1012" spans="1:6">
       <c r="B1012" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="1013" spans="1:6">
       <c r="C1013" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1013" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1013" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1013" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1014" spans="1:6">
       <c r="C1014" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="D1014">
         <v>10.0</v>
       </c>
       <c r="E1014">
-        <v>20.0</v>
+        <v>0.75</v>
       </c>
       <c r="F1014">
-        <v>2</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1015" spans="1:6">
       <c r="D1015" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1016" spans="1:6">
       <c r="D1016" t="s">
-        <v>130</v>
+        <v>97</v>
       </c>
     </row>
     <row r="1017" spans="1:6">
       <c r="A1017" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1017" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1018" spans="1:6">
       <c r="A1018" t="s">
         <v>25</v>
       </c>
       <c r="B1018" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
     </row>
     <row r="1019" spans="1:6">
       <c r="B1019" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1020" spans="1:6">
       <c r="B1020" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="1021" spans="1:6">
       <c r="C1021" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1021" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1021" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1021" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1022" spans="1:6">
       <c r="C1022" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="D1022">
-        <v>70.0</v>
+        <v>90.0</v>
       </c>
       <c r="E1022">
-        <v>20.0</v>
+        <v>0.75</v>
       </c>
       <c r="F1022">
-        <v>4</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1023" spans="1:6">
       <c r="D1023" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1024" spans="1:6">
       <c r="D1024" t="s">
-        <v>130</v>
+        <v>97</v>
       </c>
     </row>
     <row r="1025" spans="1:6">
       <c r="A1025" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1025" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1026" spans="1:6">
       <c r="A1026" t="s">
         <v>25</v>
       </c>
       <c r="B1026" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
     <row r="1027" spans="1:6">
       <c r="B1027" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1028" spans="1:6">
       <c r="B1028" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
     <row r="1029" spans="1:6">
       <c r="C1029" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1029" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1029" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1029" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1030" spans="1:6">
       <c r="C1030" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="D1030">
         <v>100.0</v>
       </c>
       <c r="E1030">
         <v>0.6</v>
       </c>
       <c r="F1030">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1031" spans="1:6">
       <c r="D1031" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1032" spans="1:6">
       <c r="D1032" t="s">
-        <v>174</v>
+        <v>12</v>
       </c>
     </row>
     <row r="1033" spans="1:6">
       <c r="A1033" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1033" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1034" spans="1:6">
       <c r="A1034" t="s">
         <v>25</v>
       </c>
       <c r="B1034" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="1035" spans="1:6">
       <c r="B1035" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1036" spans="1:6">
       <c r="B1036" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="1037" spans="1:6">
       <c r="C1037" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1037" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1037" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1037" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1038" spans="1:6">
       <c r="C1038" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D1038">
-        <v>10.0</v>
+        <v>30.0</v>
       </c>
       <c r="E1038">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="F1038">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1039" spans="1:6">
       <c r="D1039" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1040" spans="1:6">
       <c r="D1040" t="s">
-        <v>66</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1041" spans="1:6">
       <c r="A1041" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1041" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1042" spans="1:6">
       <c r="A1042" t="s">
         <v>25</v>
       </c>
       <c r="B1042" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="1043" spans="1:6">
       <c r="B1043" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1044" spans="1:6">
       <c r="B1044" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="1045" spans="1:6">
       <c r="C1045" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1045" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1045" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1045" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1046" spans="1:6">
       <c r="C1046" t="s">
         <v>13</v>
       </c>
       <c r="D1046">
-        <v>90.0</v>
+        <v>70.0</v>
       </c>
       <c r="E1046">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="F1046">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1047" spans="1:6">
       <c r="D1047" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1048" spans="1:6">
       <c r="D1048" t="s">
-        <v>66</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1049" spans="1:6">
       <c r="A1049" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1049" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1050" spans="1:6">
       <c r="A1050" t="s">
         <v>25</v>
       </c>
       <c r="B1050" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="1051" spans="1:6">
       <c r="B1051" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1052" spans="1:6">
       <c r="B1052" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="1053" spans="1:6">
       <c r="C1053" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1053" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1053" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1053" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1054" spans="1:6">
       <c r="C1054" t="s">
         <v>13</v>
       </c>
       <c r="D1054">
-        <v>100.0</v>
+        <v>80.0</v>
       </c>
       <c r="E1054">
-        <v>40.0</v>
+        <v>1.0</v>
       </c>
       <c r="F1054">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1055" spans="1:6">
       <c r="D1055" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1056" spans="1:6">
       <c r="D1056" t="s">
-        <v>179</v>
+        <v>82</v>
       </c>
     </row>
     <row r="1057" spans="1:6">
       <c r="A1057" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1057" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1058" spans="1:6">
       <c r="A1058" t="s">
         <v>25</v>
       </c>
       <c r="B1058" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="1059" spans="1:6">
       <c r="B1059" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1060" spans="1:6">
       <c r="B1060" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="1061" spans="1:6">
       <c r="C1061" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1061" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1061" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1061" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1062" spans="1:6">
       <c r="C1062" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="D1062">
-        <v>10.0</v>
+        <v>20.0</v>
       </c>
       <c r="E1062">
-        <v>0.75</v>
+        <v>1.5</v>
       </c>
       <c r="F1062">
-        <v>30</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1063" spans="1:6">
       <c r="D1063" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1064" spans="1:6">
       <c r="D1064" t="s">
-        <v>105</v>
+        <v>180</v>
       </c>
     </row>
     <row r="1065" spans="1:6">
       <c r="A1065" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1065" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1066" spans="1:6">
       <c r="A1066" t="s">
         <v>25</v>
       </c>
       <c r="B1066" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="1067" spans="1:6">
       <c r="B1067" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1068" spans="1:6">
       <c r="B1068" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="1069" spans="1:6">
       <c r="C1069" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1069" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1069" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1069" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1070" spans="1:6">
       <c r="C1070" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D1070">
-        <v>90.0</v>
+        <v>100.0</v>
       </c>
       <c r="E1070">
-        <v>0.75</v>
+        <v>1.0</v>
       </c>
       <c r="F1070">
-        <v>25</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1071" spans="1:6">
       <c r="D1071" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1072" spans="1:6">
       <c r="D1072" t="s">
-        <v>105</v>
+        <v>41</v>
       </c>
     </row>
     <row r="1073" spans="1:6">
       <c r="A1073" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1073" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1074" spans="1:6">
       <c r="A1074" t="s">
         <v>25</v>
       </c>
       <c r="B1074" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="1075" spans="1:6">
       <c r="B1075" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1076" spans="1:6">
       <c r="B1076" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="1077" spans="1:6">
       <c r="C1077" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1077" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1077" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1077" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1078" spans="1:6">
       <c r="C1078" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="D1078">
-        <v>100.0</v>
+        <v>10.0</v>
       </c>
       <c r="E1078">
-        <v>0.6</v>
+        <v>5.0</v>
       </c>
       <c r="F1078">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1079" spans="1:6">
       <c r="D1079" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1080" spans="1:6">
       <c r="D1080" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1081" spans="1:6">
       <c r="A1081" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1081" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1082" spans="1:6">
       <c r="A1082" t="s">
         <v>25</v>
       </c>
       <c r="B1082" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
     </row>
     <row r="1083" spans="1:6">
       <c r="B1083" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1084" spans="1:6">
       <c r="B1084" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="1085" spans="1:6">
       <c r="C1085" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1085" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1085" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1085" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1086" spans="1:6">
       <c r="C1086" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D1086">
-        <v>30.0</v>
+        <v>90.0</v>
       </c>
       <c r="E1086">
-        <v>0.3</v>
+        <v>5.0</v>
       </c>
       <c r="F1086">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1087" spans="1:6">
       <c r="D1087" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1088" spans="1:6">
       <c r="D1088" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="1089" spans="1:6">
       <c r="A1089" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1089" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1090" spans="1:6">
       <c r="A1090" t="s">
         <v>25</v>
       </c>
       <c r="B1090" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="1091" spans="1:6">
       <c r="B1091" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1092" spans="1:6">
       <c r="B1092" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="1093" spans="1:6">
       <c r="C1093" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1093" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1093" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1093" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1094" spans="1:6">
       <c r="C1094" t="s">
         <v>13</v>
       </c>
       <c r="D1094">
-        <v>70.0</v>
+        <v>100.0</v>
       </c>
       <c r="E1094">
-        <v>0.3</v>
+        <v>5.0</v>
       </c>
       <c r="F1094">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1095" spans="1:6">
       <c r="D1095" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1096" spans="1:6">
       <c r="D1096" t="s">
-        <v>35</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1097" spans="1:6">
       <c r="A1097" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1097" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1098" spans="1:6">
       <c r="A1098" t="s">
         <v>25</v>
       </c>
       <c r="B1098" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="1099" spans="1:6">
       <c r="B1099" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1100" spans="1:6">
       <c r="B1100" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1101" spans="1:6">
       <c r="C1101" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1101" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1101" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1101" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1102" spans="1:6">
       <c r="C1102" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="D1102">
-        <v>80.0</v>
+        <v>5.0</v>
       </c>
       <c r="E1102">
-        <v>1.0</v>
+        <v>0.2</v>
       </c>
       <c r="F1102">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1103" spans="1:6">
       <c r="D1103" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1104" spans="1:6">
       <c r="D1104" t="s">
-        <v>66</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1105" spans="1:6">
       <c r="A1105" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1105" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1106" spans="1:6">
       <c r="A1106" t="s">
         <v>25</v>
       </c>
       <c r="B1106" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="1107" spans="1:6">
       <c r="B1107" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1108" spans="1:6">
       <c r="B1108" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1109" spans="1:6">
       <c r="C1109" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1109" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1109" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1109" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1110" spans="1:6">
       <c r="C1110" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D1110">
         <v>20.0</v>
       </c>
       <c r="E1110">
-        <v>1.5</v>
+        <v>0.2</v>
       </c>
       <c r="F1110">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1111" spans="1:6">
       <c r="D1111" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1112" spans="1:6">
       <c r="D1112" t="s">
-        <v>188</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1113" spans="1:6">
       <c r="A1113" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1113" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1114" spans="1:6">
       <c r="A1114" t="s">
         <v>25</v>
       </c>
       <c r="B1114" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="1115" spans="1:6">
       <c r="B1115" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1116" spans="1:6">
       <c r="B1116" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1117" spans="1:6">
       <c r="C1117" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1117" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1117" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1117" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1118" spans="1:6">
       <c r="C1118" t="s">
         <v>13</v>
       </c>
       <c r="D1118">
-        <v>100.0</v>
+        <v>60.0</v>
       </c>
       <c r="E1118">
-        <v>1.0</v>
+        <v>0.2</v>
       </c>
       <c r="F1118">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1119" spans="1:6">
       <c r="D1119" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1120" spans="1:6">
       <c r="D1120" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1121" spans="1:6">
       <c r="A1121" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1121" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1122" spans="1:6">
       <c r="A1122" t="s">
         <v>25</v>
       </c>
       <c r="B1122" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
     </row>
     <row r="1123" spans="1:6">
       <c r="B1123" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1124" spans="1:6">
       <c r="B1124" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1125" spans="1:6">
       <c r="C1125" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1125" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1125" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1125" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1126" spans="1:6">
       <c r="C1126" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D1126">
-        <v>10.0</v>
+        <v>15.0</v>
       </c>
       <c r="E1126">
-        <v>5.0</v>
+        <v>0.2</v>
       </c>
       <c r="F1126">
-        <v>4</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1127" spans="1:6">
       <c r="D1127" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1128" spans="1:6">
       <c r="D1128" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1129" spans="1:6">
       <c r="A1129" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1129" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1130" spans="1:6">
       <c r="A1130" t="s">
         <v>25</v>
       </c>
       <c r="B1130" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
     </row>
     <row r="1131" spans="1:6">
       <c r="B1131" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1132" spans="1:6">
       <c r="B1132" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
     </row>
     <row r="1133" spans="1:6">
       <c r="C1133" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1133" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1133" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1133" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1134" spans="1:6">
       <c r="C1134" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="D1134">
-        <v>90.0</v>
+        <v>20.0</v>
       </c>
       <c r="E1134">
-        <v>5.0</v>
+        <v>0.3</v>
       </c>
       <c r="F1134">
         <v>8</v>
       </c>
     </row>
     <row r="1135" spans="1:6">
       <c r="D1135" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1136" spans="1:6">
       <c r="D1136" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1137" spans="1:6">
       <c r="A1137" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1137" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1138" spans="1:6">
       <c r="A1138" t="s">
         <v>25</v>
       </c>
       <c r="B1138" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
     </row>
     <row r="1139" spans="1:6">
       <c r="B1139" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1140" spans="1:6">
       <c r="B1140" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
     </row>
     <row r="1141" spans="1:6">
       <c r="C1141" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1141" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1141" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1141" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1142" spans="1:6">
       <c r="C1142" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="D1142">
-        <v>100.0</v>
+        <v>20.0</v>
       </c>
       <c r="E1142">
-        <v>5.0</v>
+        <v>0.3</v>
       </c>
       <c r="F1142">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1143" spans="1:6">
       <c r="D1143" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1144" spans="1:6">
       <c r="D1144" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1145" spans="1:6">
       <c r="A1145" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1145" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1146" spans="1:6">
       <c r="A1146" t="s">
         <v>25</v>
       </c>
       <c r="B1146" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
     </row>
     <row r="1147" spans="1:6">
       <c r="B1147" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1148" spans="1:6">
       <c r="B1148" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
     </row>
     <row r="1149" spans="1:6">
       <c r="C1149" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1149" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1149" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1149" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1150" spans="1:6">
       <c r="C1150" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="D1150">
-        <v>5.0</v>
+        <v>60.0</v>
       </c>
       <c r="E1150">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="F1150">
-        <v>4</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1151" spans="1:6">
       <c r="D1151" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1152" spans="1:6">
       <c r="D1152" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="1153" spans="1:6">
       <c r="A1153" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1153" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1154" spans="1:6">
       <c r="A1154" t="s">
         <v>25</v>
       </c>
       <c r="B1154" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
     </row>
     <row r="1155" spans="1:6">
       <c r="B1155" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1156" spans="1:6">
       <c r="B1156" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
     </row>
     <row r="1157" spans="1:6">
       <c r="C1157" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1157" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1157" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1157" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1158" spans="1:6">
       <c r="C1158" t="s">
         <v>10</v>
       </c>
       <c r="D1158">
         <v>20.0</v>
       </c>
       <c r="E1158">
-        <v>0.2</v>
+        <v>7.0</v>
       </c>
       <c r="F1158">
-        <v>6</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1159" spans="1:6">
       <c r="D1159" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1160" spans="1:6">
       <c r="D1160" t="s">
-        <v>28</v>
+        <v>92</v>
       </c>
     </row>
     <row r="1161" spans="1:6">
       <c r="A1161" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1161" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1162" spans="1:6">
       <c r="A1162" t="s">
         <v>25</v>
       </c>
       <c r="B1162" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
     </row>
     <row r="1163" spans="1:6">
       <c r="B1163" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1164" spans="1:6">
       <c r="B1164" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
     </row>
     <row r="1165" spans="1:6">
       <c r="C1165" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1165" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1165" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1165" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1166" spans="1:6">
       <c r="C1166" t="s">
         <v>13</v>
       </c>
       <c r="D1166">
-        <v>60.0</v>
+        <v>80.0</v>
       </c>
       <c r="E1166">
-        <v>0.2</v>
+        <v>7.0</v>
       </c>
       <c r="F1166">
-        <v>8</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1167" spans="1:6">
       <c r="D1167" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1168" spans="1:6">
       <c r="D1168" t="s">
-        <v>28</v>
+        <v>92</v>
       </c>
     </row>
     <row r="1169" spans="1:6">
       <c r="A1169" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1169" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1170" spans="1:6">
       <c r="A1170" t="s">
         <v>25</v>
       </c>
       <c r="B1170" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
     </row>
     <row r="1171" spans="1:6">
       <c r="B1171" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1172" spans="1:6">
       <c r="B1172" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
     </row>
     <row r="1173" spans="1:6">
       <c r="C1173" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1173" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1173" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1173" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1174" spans="1:6">
       <c r="C1174" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D1174">
-        <v>15.0</v>
+        <v>10.0</v>
       </c>
       <c r="E1174">
-        <v>0.2</v>
+        <v>8.0</v>
       </c>
       <c r="F1174">
-        <v>8</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1175" spans="1:6">
       <c r="D1175" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1176" spans="1:6">
       <c r="D1176" t="s">
-        <v>28</v>
+        <v>92</v>
       </c>
     </row>
     <row r="1177" spans="1:6">
       <c r="A1177" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1177" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1178" spans="1:6">
       <c r="A1178" t="s">
         <v>25</v>
       </c>
       <c r="B1178" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
     </row>
     <row r="1179" spans="1:6">
       <c r="B1179" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1180" spans="1:6">
       <c r="B1180" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
     </row>
     <row r="1181" spans="1:6">
       <c r="C1181" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1181" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1181" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1181" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1182" spans="1:6">
       <c r="C1182" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="D1182">
-        <v>20.0</v>
+        <v>90.0</v>
       </c>
       <c r="E1182">
-        <v>0.3</v>
+        <v>8.0</v>
       </c>
       <c r="F1182">
-        <v>8</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1183" spans="1:6">
       <c r="D1183" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1184" spans="1:6">
       <c r="D1184" t="s">
-        <v>28</v>
+        <v>92</v>
       </c>
     </row>
     <row r="1185" spans="1:6">
       <c r="A1185" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1185" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1186" spans="1:6">
       <c r="A1186" t="s">
         <v>25</v>
       </c>
       <c r="B1186" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
     </row>
     <row r="1187" spans="1:6">
       <c r="B1187" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1188" spans="1:6">
       <c r="B1188" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
     </row>
     <row r="1189" spans="1:6">
       <c r="C1189" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1189" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1189" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1189" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1190" spans="1:6">
       <c r="C1190" t="s">
         <v>10</v>
       </c>
       <c r="D1190">
-        <v>20.0</v>
+        <v>10.0</v>
       </c>
       <c r="E1190">
-        <v>0.3</v>
+        <v>8.0</v>
       </c>
       <c r="F1190">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1191" spans="1:6">
       <c r="D1191" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1192" spans="1:6">
       <c r="D1192" t="s">
-        <v>28</v>
+        <v>92</v>
       </c>
     </row>
     <row r="1193" spans="1:6">
       <c r="A1193" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1193" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1194" spans="1:6">
       <c r="A1194" t="s">
         <v>25</v>
       </c>
       <c r="B1194" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
     </row>
     <row r="1195" spans="1:6">
       <c r="B1195" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1196" spans="1:6">
       <c r="B1196" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
     </row>
     <row r="1197" spans="1:6">
       <c r="C1197" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1197" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1197" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1197" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1198" spans="1:6">
       <c r="C1198" t="s">
         <v>13</v>
       </c>
       <c r="D1198">
-        <v>60.0</v>
+        <v>90.0</v>
       </c>
       <c r="E1198">
-        <v>0.3</v>
+        <v>8.0</v>
       </c>
       <c r="F1198">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1199" spans="1:6">
       <c r="D1199" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1200" spans="1:6">
       <c r="D1200" t="s">
-        <v>28</v>
+        <v>92</v>
       </c>
     </row>
     <row r="1201" spans="1:6">
       <c r="A1201" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1201" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1202" spans="1:6">
       <c r="A1202" t="s">
         <v>25</v>
       </c>
       <c r="B1202" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
     </row>
     <row r="1203" spans="1:6">
       <c r="B1203" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1204" spans="1:6">
       <c r="B1204" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
     </row>
     <row r="1205" spans="1:6">
       <c r="C1205" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1205" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1205" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1205" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1206" spans="1:6">
       <c r="C1206" t="s">
         <v>10</v>
       </c>
       <c r="D1206">
-        <v>20.0</v>
+        <v>10.0</v>
       </c>
       <c r="E1206">
         <v>7.0</v>
       </c>
       <c r="F1206">
-        <v>20</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1207" spans="1:6">
       <c r="D1207" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1208" spans="1:6">
       <c r="D1208" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
     </row>
     <row r="1209" spans="1:6">
       <c r="A1209" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1209" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1210" spans="1:6">
       <c r="A1210" t="s">
         <v>25</v>
       </c>
       <c r="B1210" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
     </row>
     <row r="1211" spans="1:6">
       <c r="B1211" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1212" spans="1:6">
       <c r="B1212" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
     </row>
     <row r="1213" spans="1:6">
       <c r="C1213" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1213" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1213" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1213" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1214" spans="1:6">
       <c r="C1214" t="s">
         <v>13</v>
       </c>
       <c r="D1214">
-        <v>80.0</v>
+        <v>90.0</v>
       </c>
       <c r="E1214">
         <v>7.0</v>
       </c>
       <c r="F1214">
-        <v>20</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1215" spans="1:6">
       <c r="D1215" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1216" spans="1:6">
       <c r="D1216" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
     </row>
     <row r="1217" spans="1:6">
       <c r="A1217" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1217" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1218" spans="1:6">
       <c r="A1218" t="s">
         <v>25</v>
       </c>
       <c r="B1218" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
     </row>
     <row r="1219" spans="1:6">
       <c r="B1219" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1220" spans="1:6">
       <c r="B1220" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1221" spans="1:6">
       <c r="C1221" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1221" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1221" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1221" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1222" spans="1:6">
       <c r="C1222" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D1222">
-        <v>10.0</v>
+        <v>100.0</v>
       </c>
       <c r="E1222">
-        <v>8.0</v>
+        <v>1.0</v>
       </c>
       <c r="F1222">
-        <v>30</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1223" spans="1:6">
       <c r="D1223" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1224" spans="1:6">
       <c r="D1224" t="s">
-        <v>100</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1225" spans="1:6">
       <c r="A1225" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1225" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1226" spans="1:6">
       <c r="A1226" t="s">
         <v>25</v>
       </c>
       <c r="B1226" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
     </row>
     <row r="1227" spans="1:6">
       <c r="B1227" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1228" spans="1:6">
       <c r="B1228" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1229" spans="1:6">
       <c r="C1229" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1229" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1229" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1229" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1230" spans="1:6">
       <c r="C1230" t="s">
         <v>13</v>
       </c>
       <c r="D1230">
-        <v>90.0</v>
+        <v>100.0</v>
       </c>
       <c r="E1230">
-        <v>8.0</v>
+        <v>1.0</v>
       </c>
       <c r="F1230">
-        <v>30</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1231" spans="1:6">
       <c r="D1231" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1232" spans="1:6">
       <c r="D1232" t="s">
-        <v>100</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1233" spans="1:6">
       <c r="A1233" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1233" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1234" spans="1:6">
       <c r="A1234" t="s">
         <v>25</v>
       </c>
       <c r="B1234" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="1235" spans="1:6">
       <c r="B1235" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1236" spans="1:6">
       <c r="B1236" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="1237" spans="1:6">
       <c r="C1237" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1237" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1237" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1237" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1238" spans="1:6">
       <c r="C1238" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D1238">
-        <v>10.0</v>
+        <v>100.0</v>
       </c>
       <c r="E1238">
-        <v>8.0</v>
+        <v>200.0</v>
       </c>
       <c r="F1238">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1239" spans="1:6">
       <c r="D1239" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1240" spans="1:6">
       <c r="D1240" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1241" spans="1:6">
       <c r="A1241" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1241" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1242" spans="1:6">
       <c r="A1242" t="s">
         <v>25</v>
       </c>
       <c r="B1242" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="1243" spans="1:6">
       <c r="B1243" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1244" spans="1:6">
       <c r="B1244" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="1245" spans="1:6">
       <c r="C1245" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1245" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1245" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1245" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1246" spans="1:6">
       <c r="C1246" t="s">
         <v>13</v>
       </c>
       <c r="D1246">
-        <v>90.0</v>
+        <v>100.0</v>
       </c>
       <c r="E1246">
-        <v>8.0</v>
+        <v>0.05</v>
       </c>
       <c r="F1246">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1247" spans="1:6">
       <c r="D1247" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1248" spans="1:6">
       <c r="D1248" t="s">
-        <v>100</v>
+        <v>205</v>
       </c>
     </row>
     <row r="1249" spans="1:6">
       <c r="A1249" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1249" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1250" spans="1:6">
       <c r="A1250" t="s">
         <v>25</v>
       </c>
       <c r="B1250" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="1251" spans="1:6">
       <c r="B1251" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1252" spans="1:6">
       <c r="B1252" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="1253" spans="1:6">
       <c r="C1253" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1253" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1253" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1253" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1254" spans="1:6">
       <c r="C1254" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D1254">
-        <v>10.0</v>
+        <v>100.0</v>
       </c>
       <c r="E1254">
-        <v>7.0</v>
+        <v>20.0</v>
       </c>
       <c r="F1254">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1255" spans="1:6">
       <c r="D1255" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1256" spans="1:6">
       <c r="D1256" t="s">
-        <v>100</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1257" spans="1:6">
       <c r="A1257" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1257" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1258" spans="1:6">
       <c r="A1258" t="s">
         <v>25</v>
       </c>
       <c r="B1258" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
     </row>
     <row r="1259" spans="1:6">
       <c r="B1259" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1260" spans="1:6">
       <c r="B1260" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1261" spans="1:6">
       <c r="C1261" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1261" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1261" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1261" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1262" spans="1:6">
       <c r="C1262" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="D1262">
-        <v>90.0</v>
+        <v>30.0</v>
       </c>
       <c r="E1262">
-        <v>7.0</v>
+        <v>1.0</v>
       </c>
       <c r="F1262">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1263" spans="1:6">
       <c r="D1263" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1264" spans="1:6">
       <c r="D1264" t="s">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="1265" spans="1:6">
       <c r="A1265" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1265" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1266" spans="1:6">
       <c r="A1266" t="s">
         <v>25</v>
       </c>
       <c r="B1266" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="1267" spans="1:6">
       <c r="B1267" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1268" spans="1:6">
       <c r="B1268" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1269" spans="1:6">
       <c r="C1269" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1269" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1269" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1269" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1270" spans="1:6">
       <c r="C1270" t="s">
         <v>13</v>
       </c>
       <c r="D1270">
-        <v>100.0</v>
+        <v>70.0</v>
       </c>
       <c r="E1270">
         <v>1.0</v>
       </c>
       <c r="F1270">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1271" spans="1:6">
       <c r="D1271" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1272" spans="1:6">
       <c r="D1272" t="s">
-        <v>35</v>
+        <v>70</v>
       </c>
     </row>
     <row r="1273" spans="1:6">
       <c r="A1273" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1273" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1274" spans="1:6">
       <c r="A1274" t="s">
         <v>25</v>
       </c>
       <c r="B1274" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
     </row>
     <row r="1275" spans="1:6">
       <c r="B1275" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1276" spans="1:6">
       <c r="B1276" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
     </row>
     <row r="1277" spans="1:6">
       <c r="C1277" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1277" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1277" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1277" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1278" spans="1:6">
       <c r="C1278" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="D1278">
         <v>100.0</v>
       </c>
       <c r="E1278">
-        <v>1.0</v>
+        <v>1.5</v>
       </c>
       <c r="F1278">
-        <v>7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1279" spans="1:6">
       <c r="D1279" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1280" spans="1:6">
       <c r="D1280" t="s">
-        <v>28</v>
+        <v>82</v>
       </c>
     </row>
     <row r="1281" spans="1:6">
       <c r="A1281" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1281" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1282" spans="1:6">
       <c r="A1282" t="s">
-        <v>25</v>
+        <v>2</v>
       </c>
       <c r="B1282" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
     </row>
     <row r="1283" spans="1:6">
       <c r="B1283" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1284" spans="1:6">
       <c r="B1284" t="s">
-        <v>210</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1285" spans="1:6">
       <c r="C1285" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1285" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1285" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1285" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1286" spans="1:6">
       <c r="C1286" t="s">
-        <v>13</v>
+        <v>214</v>
       </c>
       <c r="D1286">
-        <v>100.0</v>
+        <v>50.0</v>
       </c>
       <c r="E1286">
-        <v>200.0</v>
+        <v>0.5</v>
       </c>
       <c r="F1286">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1287" spans="1:6">
       <c r="D1287" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1288" spans="1:6">
       <c r="D1288" t="s">
-        <v>116</v>
+        <v>41</v>
       </c>
     </row>
     <row r="1289" spans="1:6">
       <c r="A1289" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1289" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1290" spans="1:6">
       <c r="A1290" t="s">
-        <v>25</v>
+        <v>2</v>
       </c>
       <c r="B1290" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
     </row>
     <row r="1291" spans="1:6">
       <c r="B1291" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1292" spans="1:6">
       <c r="B1292" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
     </row>
     <row r="1293" spans="1:6">
       <c r="C1293" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1293" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1293" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1293" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1294" spans="1:6">
       <c r="C1294" t="s">
-        <v>13</v>
+        <v>216</v>
       </c>
       <c r="D1294">
-        <v>100.0</v>
+        <v>40.0</v>
       </c>
       <c r="E1294">
-        <v>0.05</v>
+        <v>0.5</v>
       </c>
       <c r="F1294">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1295" spans="1:6">
       <c r="D1295" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1296" spans="1:6">
       <c r="D1296" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
     </row>
     <row r="1297" spans="1:6">
       <c r="A1297" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1297" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1298" spans="1:6">
       <c r="A1298" t="s">
-        <v>25</v>
+        <v>2</v>
       </c>
       <c r="B1298" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="1299" spans="1:6">
       <c r="B1299" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1300" spans="1:6">
       <c r="B1300" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="1301" spans="1:6">
       <c r="C1301" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1301" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1301" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1301" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1302" spans="1:6">
       <c r="C1302" t="s">
-        <v>13</v>
+        <v>216</v>
       </c>
       <c r="D1302">
-        <v>100.0</v>
+        <v>40.0</v>
       </c>
       <c r="E1302">
-        <v>20.0</v>
+        <v>0.5</v>
       </c>
       <c r="F1302">
         <v>3</v>
       </c>
     </row>
     <row r="1303" spans="1:6">
       <c r="D1303" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1304" spans="1:6">
       <c r="D1304" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="1305" spans="1:6">
       <c r="A1305" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1305" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1306" spans="1:6">
       <c r="A1306" t="s">
-        <v>25</v>
+        <v>219</v>
       </c>
       <c r="B1306" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
     </row>
     <row r="1307" spans="1:6">
       <c r="B1307" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1308" spans="1:6">
       <c r="B1308" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
     </row>
     <row r="1309" spans="1:6">
       <c r="C1309" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1309" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1309" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1309" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1310" spans="1:6">
       <c r="C1310" t="s">
-        <v>29</v>
+        <v>222</v>
       </c>
       <c r="D1310">
-        <v>30.0</v>
+        <v>100.0</v>
       </c>
       <c r="E1310">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>99999999.99</v>
+      </c>
+      <c r="F1310" t="s">
+        <v>223</v>
       </c>
     </row>
     <row r="1311" spans="1:6">
       <c r="D1311" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1312" spans="1:6">
       <c r="D1312" t="s">
-        <v>71</v>
+        <v>224</v>
       </c>
     </row>
     <row r="1313" spans="1:6">
       <c r="A1313" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1313" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1314" spans="1:6">
       <c r="A1314" t="s">
-        <v>25</v>
+        <v>225</v>
       </c>
       <c r="B1314" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
     </row>
     <row r="1315" spans="1:6">
       <c r="B1315" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1316" spans="1:6">
       <c r="B1316" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
     </row>
     <row r="1317" spans="1:6">
       <c r="C1317" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1317" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1317" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1317" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1318" spans="1:6">
       <c r="C1318" t="s">
-        <v>13</v>
+        <v>222</v>
       </c>
       <c r="D1318">
-        <v>70.0</v>
+        <v>100.0</v>
       </c>
       <c r="E1318">
-        <v>1.0</v>
+        <v>99999999.99</v>
       </c>
       <c r="F1318">
-        <v>6</v>
+        <v>111111111111111111</v>
       </c>
     </row>
     <row r="1319" spans="1:6">
       <c r="D1319" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1320" spans="1:6">
       <c r="D1320" t="s">
-        <v>71</v>
+        <v>228</v>
       </c>
     </row>
     <row r="1321" spans="1:6">
       <c r="A1321" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1321" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1322" spans="1:6">
       <c r="A1322" t="s">
-        <v>25</v>
+        <v>225</v>
       </c>
       <c r="B1322" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
     </row>
     <row r="1323" spans="1:6">
       <c r="B1323" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1324" spans="1:6">
       <c r="B1324" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
     </row>
     <row r="1325" spans="1:6">
       <c r="C1325" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1325" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1325" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1325" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1326" spans="1:6">
       <c r="C1326" t="s">
-        <v>29</v>
+        <v>222</v>
       </c>
       <c r="D1326">
         <v>100.0</v>
       </c>
       <c r="E1326">
-        <v>1.5</v>
+        <v>99999999.99</v>
       </c>
       <c r="F1326">
-        <v>1</v>
+        <v>111111111111111111</v>
       </c>
     </row>
     <row r="1327" spans="1:6">
       <c r="D1327" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1328" spans="1:6">
       <c r="D1328" t="s">
-        <v>66</v>
+        <v>229</v>
       </c>
     </row>
     <row r="1329" spans="1:6">
       <c r="A1329" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1329" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1330" spans="1:6">
       <c r="A1330" t="s">
-        <v>2</v>
+        <v>225</v>
       </c>
       <c r="B1330" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
     </row>
     <row r="1331" spans="1:6">
       <c r="B1331" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1332" spans="1:6">
       <c r="B1332" t="s">
-        <v>27</v>
+        <v>227</v>
       </c>
     </row>
     <row r="1333" spans="1:6">
       <c r="C1333" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1333" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1333" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1333" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1334" spans="1:6">
       <c r="C1334" t="s">
         <v>222</v>
       </c>
       <c r="D1334">
-        <v>50.0</v>
+        <v>100.0</v>
       </c>
       <c r="E1334">
-        <v>0.5</v>
+        <v>99999999.99</v>
       </c>
       <c r="F1334">
-        <v>10</v>
+        <v>111111111111111111</v>
       </c>
     </row>
     <row r="1335" spans="1:6">
       <c r="D1335" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1336" spans="1:6">
       <c r="D1336" t="s">
-        <v>44</v>
+        <v>74</v>
       </c>
     </row>
     <row r="1337" spans="1:6">
       <c r="A1337" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1337" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1338" spans="1:6">
       <c r="A1338" t="s">
-        <v>2</v>
+        <v>230</v>
       </c>
       <c r="B1338" t="s">
-        <v>221</v>
+        <v>231</v>
       </c>
     </row>
     <row r="1339" spans="1:6">
       <c r="B1339" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1340" spans="1:6">
       <c r="B1340" t="s">
-        <v>223</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1341" spans="1:6">
       <c r="C1341" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1341" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1341" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1341" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1342" spans="1:6">
       <c r="C1342" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="D1342">
-        <v>40.0</v>
+        <v>3.0</v>
       </c>
       <c r="E1342">
-        <v>0.5</v>
+        <v>99999999.99</v>
       </c>
       <c r="F1342">
-        <v>3</v>
+        <v>54646</v>
       </c>
     </row>
     <row r="1343" spans="1:6">
       <c r="D1343" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1344" spans="1:6">
       <c r="D1344" t="s">
-        <v>225</v>
+        <v>217</v>
       </c>
     </row>
     <row r="1345" spans="1:6">
       <c r="A1345" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1345" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1346" spans="1:6">
       <c r="A1346" t="s">
-        <v>2</v>
+        <v>230</v>
       </c>
       <c r="B1346" t="s">
-        <v>221</v>
+        <v>233</v>
       </c>
     </row>
     <row r="1347" spans="1:6">
       <c r="B1347" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1348" spans="1:6">
       <c r="B1348" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
     </row>
     <row r="1349" spans="1:6">
       <c r="C1349" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1349" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1349" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1349" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1350" spans="1:6">
       <c r="C1350" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="D1350">
-        <v>40.0</v>
+        <v>20.0</v>
       </c>
       <c r="E1350">
-        <v>0.5</v>
+        <v>2.35</v>
       </c>
       <c r="F1350">
-        <v>3</v>
+        <v>154151</v>
       </c>
     </row>
     <row r="1351" spans="1:6">
       <c r="D1351" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1352" spans="1:6">
       <c r="D1352" t="s">
-        <v>226</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1353" spans="1:6">
       <c r="A1353" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1353" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1354" spans="1:6">
       <c r="A1354" t="s">
-        <v>227</v>
+        <v>236</v>
       </c>
       <c r="B1354" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
     </row>
     <row r="1355" spans="1:6">
       <c r="B1355" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1356" spans="1:6">
       <c r="B1356" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1357" spans="1:6">
       <c r="C1357" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1357" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1357" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1357" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1358" spans="1:6">
       <c r="C1358" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
       <c r="D1358">
-        <v>100.0</v>
+        <v>2.0</v>
       </c>
       <c r="E1358">
-        <v>99999999.99</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>23.0</v>
+      </c>
+      <c r="F1358">
+        <v>33</v>
       </c>
     </row>
     <row r="1359" spans="1:6">
       <c r="D1359" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1360" spans="1:6">
       <c r="D1360" t="s">
-        <v>232</v>
+        <v>12</v>
       </c>
     </row>
     <row r="1361" spans="1:6">
       <c r="A1361" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1361" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1362" spans="1:6">
       <c r="A1362" t="s">
-        <v>233</v>
+        <v>2</v>
       </c>
       <c r="B1362" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
     </row>
     <row r="1363" spans="1:6">
       <c r="B1363" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1364" spans="1:6">
       <c r="B1364" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="1365" spans="1:6">
       <c r="C1365" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1365" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1365" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1365" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1366" spans="1:6">
       <c r="C1366" t="s">
-        <v>230</v>
+        <v>239</v>
       </c>
       <c r="D1366">
-        <v>100.0</v>
+        <v>40.0</v>
       </c>
       <c r="E1366">
-        <v>99999999.99</v>
+        <v>1.0</v>
       </c>
       <c r="F1366">
-        <v>111111111111111111</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1367" spans="1:6">
       <c r="D1367" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1368" spans="1:6">
       <c r="D1368" t="s">
-        <v>236</v>
+        <v>41</v>
       </c>
     </row>
     <row r="1369" spans="1:6">
       <c r="A1369" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1369" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1370" spans="1:6">
       <c r="A1370" t="s">
-        <v>233</v>
+        <v>2</v>
       </c>
       <c r="B1370" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
     </row>
     <row r="1371" spans="1:6">
       <c r="B1371" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1372" spans="1:6">
       <c r="B1372" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="1373" spans="1:6">
       <c r="C1373" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1373" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1373" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1373" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1374" spans="1:6">
       <c r="C1374" t="s">
-        <v>230</v>
+        <v>239</v>
       </c>
       <c r="D1374">
-        <v>100.0</v>
+        <v>40.0</v>
       </c>
       <c r="E1374">
-        <v>99999999.99</v>
+        <v>1.0</v>
       </c>
       <c r="F1374">
-        <v>111111111111111111</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1375" spans="1:6">
       <c r="D1375" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1376" spans="1:6">
       <c r="D1376" t="s">
-        <v>237</v>
+        <v>218</v>
       </c>
     </row>
     <row r="1377" spans="1:6">
       <c r="A1377" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1377" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1378" spans="1:6">
       <c r="A1378" t="s">
-        <v>233</v>
+        <v>2</v>
       </c>
       <c r="B1378" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
     </row>
     <row r="1379" spans="1:6">
       <c r="B1379" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1380" spans="1:6">
       <c r="B1380" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="1381" spans="1:6">
       <c r="C1381" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1381" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1381" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1381" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1382" spans="1:6">
       <c r="C1382" t="s">
-        <v>230</v>
+        <v>240</v>
       </c>
       <c r="D1382">
-        <v>100.0</v>
+        <v>30.0</v>
       </c>
       <c r="E1382">
-        <v>99999999.99</v>
+        <v>1.0</v>
       </c>
       <c r="F1382">
-        <v>111111111111111111</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1383" spans="1:6">
       <c r="D1383" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1384" spans="1:6">
       <c r="D1384" t="s">
-        <v>83</v>
+        <v>241</v>
       </c>
     </row>
     <row r="1385" spans="1:6">
       <c r="A1385" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1385" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1386" spans="1:6">
       <c r="A1386" t="s">
-        <v>238</v>
+        <v>2</v>
       </c>
       <c r="B1386" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
     </row>
     <row r="1387" spans="1:6">
       <c r="B1387" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1388" spans="1:6">
       <c r="B1388" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="1389" spans="1:6">
       <c r="C1389" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1389" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1389" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1389" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1390" spans="1:6">
       <c r="C1390" t="s">
-        <v>230</v>
+        <v>240</v>
       </c>
       <c r="D1390">
-        <v>3.0</v>
+        <v>30.0</v>
       </c>
       <c r="E1390">
-        <v>99999999.99</v>
+        <v>1.0</v>
       </c>
       <c r="F1390">
-        <v>54646</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1391" spans="1:6">
       <c r="D1391" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1392" spans="1:6">
       <c r="D1392" t="s">
-        <v>225</v>
+        <v>242</v>
       </c>
     </row>
     <row r="1393" spans="1:6">
       <c r="A1393" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1393" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1394" spans="1:6">
       <c r="A1394" t="s">
-        <v>238</v>
+        <v>2</v>
       </c>
       <c r="B1394" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
     </row>
     <row r="1395" spans="1:6">
       <c r="B1395" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1396" spans="1:6">
       <c r="B1396" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
     </row>
     <row r="1397" spans="1:6">
       <c r="C1397" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1397" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1397" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1397" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1398" spans="1:6">
       <c r="C1398" t="s">
-        <v>243</v>
+        <v>222</v>
       </c>
       <c r="D1398">
-        <v>20.0</v>
+        <v>30.0</v>
       </c>
       <c r="E1398">
-        <v>2.35</v>
+        <v>1.0</v>
       </c>
       <c r="F1398">
-        <v>154151</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1399" spans="1:6">
       <c r="D1399" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1400" spans="1:6">
       <c r="D1400" t="s">
-        <v>35</v>
+        <v>243</v>
       </c>
     </row>
     <row r="1401" spans="1:6">
       <c r="A1401" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1401" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1402" spans="1:6">
       <c r="A1402" t="s">
-        <v>244</v>
+        <v>2</v>
       </c>
       <c r="B1402" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
     </row>
     <row r="1403" spans="1:6">
       <c r="B1403" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1404" spans="1:6">
       <c r="B1404" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="1405" spans="1:6">
       <c r="C1405" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1405" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1405" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1405" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1406" spans="1:6">
       <c r="C1406" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
       <c r="D1406">
-        <v>2.0</v>
+        <v>30.0</v>
       </c>
       <c r="E1406">
-        <v>23.0</v>
+        <v>1.0</v>
       </c>
       <c r="F1406">
-        <v>33</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1407" spans="1:6">
       <c r="D1407" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1408" spans="1:6">
       <c r="D1408" t="s">
-        <v>12</v>
+        <v>242</v>
       </c>
     </row>
     <row r="1409" spans="1:6">
       <c r="A1409" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1409" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1410" spans="1:6">
       <c r="A1410" t="s">
         <v>2</v>
       </c>
       <c r="B1410" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
     </row>
     <row r="1411" spans="1:6">
       <c r="B1411" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1412" spans="1:6">
       <c r="B1412" t="s">
-        <v>246</v>
+        <v>238</v>
       </c>
     </row>
     <row r="1413" spans="1:6">
       <c r="C1413" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1413" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1413" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1413" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1414" spans="1:6">
       <c r="C1414" t="s">
-        <v>247</v>
+        <v>239</v>
       </c>
       <c r="D1414">
         <v>40.0</v>
       </c>
       <c r="E1414">
         <v>1.0</v>
       </c>
       <c r="F1414">
         <v>1</v>
       </c>
     </row>
     <row r="1415" spans="1:6">
       <c r="D1415" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1416" spans="1:6">
       <c r="D1416" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1417" spans="1:6">
       <c r="A1417" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1417" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1418" spans="1:6">
       <c r="A1418" t="s">
         <v>2</v>
       </c>
       <c r="B1418" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
     </row>
     <row r="1419" spans="1:6">
       <c r="B1419" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1420" spans="1:6">
       <c r="B1420" t="s">
-        <v>246</v>
+        <v>238</v>
       </c>
     </row>
     <row r="1421" spans="1:6">
       <c r="C1421" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1421" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1421" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1421" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1422" spans="1:6">
       <c r="C1422" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="D1422">
-        <v>40.0</v>
+        <v>30.0</v>
       </c>
       <c r="E1422">
         <v>1.0</v>
       </c>
       <c r="F1422">
         <v>1</v>
       </c>
     </row>
     <row r="1423" spans="1:6">
       <c r="D1423" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1424" spans="1:6">
       <c r="D1424" t="s">
-        <v>226</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1425" spans="1:6">
       <c r="A1425" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1425" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1426" spans="1:6">
       <c r="A1426" t="s">
         <v>2</v>
       </c>
       <c r="B1426" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
     </row>
     <row r="1427" spans="1:6">
       <c r="B1427" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1428" spans="1:6">
       <c r="B1428" t="s">
-        <v>246</v>
+        <v>238</v>
       </c>
     </row>
     <row r="1429" spans="1:6">
       <c r="C1429" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1429" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1429" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1429" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1430" spans="1:6">
       <c r="C1430" t="s">
-        <v>248</v>
+        <v>240</v>
       </c>
       <c r="D1430">
         <v>30.0</v>
       </c>
       <c r="E1430">
         <v>1.0</v>
       </c>
       <c r="F1430">
         <v>1</v>
       </c>
     </row>
     <row r="1431" spans="1:6">
       <c r="D1431" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1432" spans="1:6">
       <c r="D1432" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
     </row>
     <row r="1433" spans="1:6">
       <c r="A1433" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1433" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1434" spans="1:6">
       <c r="A1434" t="s">
         <v>2</v>
       </c>
       <c r="B1434" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="1435" spans="1:6">
       <c r="B1435" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1436" spans="1:6">
       <c r="B1436" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="1437" spans="1:6">
       <c r="C1437" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1437" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1437" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1437" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1438" spans="1:6">
       <c r="C1438" t="s">
         <v>248</v>
       </c>
       <c r="D1438">
-        <v>30.0</v>
+        <v>35.0</v>
       </c>
       <c r="E1438">
         <v>1.0</v>
       </c>
       <c r="F1438">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1439" spans="1:6">
       <c r="D1439" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1440" spans="1:6">
       <c r="D1440" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="1441" spans="1:6">
       <c r="A1441" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1441" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1442" spans="1:6">
       <c r="A1442" t="s">
         <v>2</v>
       </c>
       <c r="B1442" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="1443" spans="1:6">
       <c r="B1443" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1444" spans="1:6">
       <c r="B1444" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="1445" spans="1:6">
       <c r="C1445" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1445" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1445" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1445" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1446" spans="1:6">
       <c r="C1446" t="s">
-        <v>230</v>
+        <v>248</v>
       </c>
       <c r="D1446">
-        <v>30.0</v>
+        <v>35.0</v>
       </c>
       <c r="E1446">
         <v>1.0</v>
       </c>
       <c r="F1446">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1447" spans="1:6">
       <c r="D1447" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1448" spans="1:6">
       <c r="D1448" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="1449" spans="1:6">
       <c r="A1449" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1449" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1450" spans="1:6">
       <c r="A1450" t="s">
         <v>2</v>
       </c>
       <c r="B1450" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="1451" spans="1:6">
       <c r="B1451" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1452" spans="1:6">
       <c r="B1452" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="1453" spans="1:6">
       <c r="C1453" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1453" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1453" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1453" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1454" spans="1:6">
       <c r="C1454" t="s">
-        <v>230</v>
+        <v>248</v>
       </c>
       <c r="D1454">
-        <v>30.0</v>
+        <v>35.0</v>
       </c>
       <c r="E1454">
         <v>1.0</v>
       </c>
       <c r="F1454">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1455" spans="1:6">
       <c r="D1455" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1456" spans="1:6">
       <c r="D1456" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="1457" spans="1:6">
       <c r="A1457" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1457" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1458" spans="1:6">
       <c r="A1458" t="s">
         <v>2</v>
       </c>
       <c r="B1458" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="1459" spans="1:6">
       <c r="B1459" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1460" spans="1:6">
       <c r="B1460" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="1461" spans="1:6">
       <c r="C1461" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1461" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1461" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1461" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1462" spans="1:6">
       <c r="C1462" t="s">
-        <v>247</v>
+        <v>222</v>
       </c>
       <c r="D1462">
-        <v>40.0</v>
+        <v>60.0</v>
       </c>
       <c r="E1462">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="F1462">
         <v>1</v>
       </c>
     </row>
     <row r="1463" spans="1:6">
       <c r="D1463" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1464" spans="1:6">
       <c r="D1464" t="s">
-        <v>35</v>
+        <v>87</v>
       </c>
     </row>
     <row r="1465" spans="1:6">
       <c r="A1465" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1465" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1466" spans="1:6">
       <c r="A1466" t="s">
         <v>2</v>
       </c>
       <c r="B1466" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="1467" spans="1:6">
       <c r="B1467" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1468" spans="1:6">
       <c r="B1468" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="1469" spans="1:6">
       <c r="C1469" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1469" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1469" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1469" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1470" spans="1:6">
       <c r="C1470" t="s">
-        <v>248</v>
+        <v>222</v>
       </c>
       <c r="D1470">
-        <v>30.0</v>
+        <v>60.0</v>
       </c>
       <c r="E1470">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="F1470">
         <v>1</v>
       </c>
     </row>
     <row r="1471" spans="1:6">
       <c r="D1471" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1472" spans="1:6">
       <c r="D1472" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="1473" spans="1:6">
       <c r="A1473" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1473" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1474" spans="1:6">
       <c r="A1474" t="s">
         <v>2</v>
       </c>
       <c r="B1474" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="1475" spans="1:6">
       <c r="B1475" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1476" spans="1:6">
       <c r="B1476" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="1477" spans="1:6">
       <c r="C1477" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1477" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1477" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1477" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1478" spans="1:6">
       <c r="C1478" t="s">
         <v>248</v>
       </c>
       <c r="D1478">
-        <v>30.0</v>
+        <v>35.0</v>
       </c>
       <c r="E1478">
         <v>1.0</v>
       </c>
       <c r="F1478">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1479" spans="1:6">
       <c r="D1479" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1480" spans="1:6">
       <c r="D1480" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="1481" spans="1:6">
       <c r="A1481" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1481" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1482" spans="1:6">
       <c r="A1482" t="s">
         <v>2</v>
       </c>
       <c r="B1482" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
     </row>
     <row r="1483" spans="1:6">
       <c r="B1483" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1484" spans="1:6">
       <c r="B1484" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
     </row>
     <row r="1485" spans="1:6">
       <c r="C1485" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1485" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1485" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1485" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1486" spans="1:6">
       <c r="C1486" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="D1486">
-        <v>35.0</v>
+        <v>5.0</v>
       </c>
       <c r="E1486">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
       <c r="F1486">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1487" spans="1:6">
       <c r="D1487" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1488" spans="1:6">
       <c r="D1488" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="1489" spans="1:6">
       <c r="A1489" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1489" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1490" spans="1:6">
       <c r="A1490" t="s">
         <v>2</v>
       </c>
       <c r="B1490" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
     </row>
     <row r="1491" spans="1:6">
       <c r="B1491" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1492" spans="1:6">
       <c r="B1492" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
     </row>
     <row r="1493" spans="1:6">
       <c r="C1493" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1493" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1493" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1493" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1494" spans="1:6">
       <c r="C1494" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="D1494">
-        <v>35.0</v>
+        <v>5.0</v>
       </c>
       <c r="E1494">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
       <c r="F1494">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1495" spans="1:6">
       <c r="D1495" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1496" spans="1:6">
       <c r="D1496" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1497" spans="1:6">
       <c r="A1497" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1497" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1498" spans="1:6">
       <c r="A1498" t="s">
         <v>2</v>
       </c>
       <c r="B1498" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
     </row>
     <row r="1499" spans="1:6">
       <c r="B1499" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1500" spans="1:6">
       <c r="B1500" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
     </row>
     <row r="1501" spans="1:6">
       <c r="C1501" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1501" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1501" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1501" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1502" spans="1:6">
       <c r="C1502" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="D1502">
-        <v>35.0</v>
+        <v>5.0</v>
       </c>
       <c r="E1502">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
       <c r="F1502">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1503" spans="1:6">
       <c r="D1503" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1504" spans="1:6">
       <c r="D1504" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="1505" spans="1:6">
       <c r="A1505" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1505" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1506" spans="1:6">
       <c r="A1506" t="s">
-        <v>2</v>
+        <v>25</v>
       </c>
       <c r="B1506" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
     </row>
     <row r="1507" spans="1:6">
       <c r="B1507" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1508" spans="1:6">
       <c r="B1508" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
     </row>
     <row r="1509" spans="1:6">
       <c r="C1509" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1509" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1509" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1509" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1510" spans="1:6">
       <c r="C1510" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="D1510">
-        <v>60.0</v>
+        <v>80.0</v>
       </c>
       <c r="E1510">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="F1510">
         <v>1</v>
       </c>
     </row>
     <row r="1511" spans="1:6">
       <c r="D1511" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1512" spans="1:6">
       <c r="D1512" t="s">
-        <v>95</v>
+        <v>261</v>
       </c>
     </row>
     <row r="1513" spans="1:6">
       <c r="A1513" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1513" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1514" spans="1:6">
       <c r="A1514" t="s">
-        <v>2</v>
+        <v>25</v>
       </c>
       <c r="B1514" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
     </row>
     <row r="1515" spans="1:6">
       <c r="B1515" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1516" spans="1:6">
       <c r="B1516" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
     </row>
     <row r="1517" spans="1:6">
       <c r="C1517" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1517" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1517" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1517" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1518" spans="1:6">
       <c r="C1518" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="D1518">
-        <v>60.0</v>
+        <v>80.0</v>
       </c>
       <c r="E1518">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="F1518">
         <v>1</v>
       </c>
     </row>
     <row r="1519" spans="1:6">
       <c r="D1519" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1520" spans="1:6">
       <c r="D1520" t="s">
-        <v>260</v>
+        <v>242</v>
       </c>
     </row>
     <row r="1521" spans="1:6">
       <c r="A1521" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1521" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1522" spans="1:6">
       <c r="A1522" t="s">
-        <v>2</v>
+        <v>25</v>
       </c>
       <c r="B1522" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
     </row>
     <row r="1523" spans="1:6">
       <c r="B1523" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1524" spans="1:6">
       <c r="B1524" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
     </row>
     <row r="1525" spans="1:6">
       <c r="C1525" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1525" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1525" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1525" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1526" spans="1:6">
       <c r="C1526" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="D1526">
-        <v>35.0</v>
+        <v>80.0</v>
       </c>
       <c r="E1526">
         <v>1.0</v>
       </c>
       <c r="F1526">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1527" spans="1:6">
       <c r="D1527" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1528" spans="1:6">
       <c r="D1528" t="s">
-        <v>261</v>
+        <v>241</v>
       </c>
     </row>
     <row r="1529" spans="1:6">
       <c r="A1529" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1529" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1530" spans="1:6">
       <c r="A1530" t="s">
-        <v>2</v>
+        <v>25</v>
       </c>
       <c r="B1530" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
     </row>
     <row r="1531" spans="1:6">
       <c r="B1531" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1532" spans="1:6">
       <c r="B1532" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
     </row>
     <row r="1533" spans="1:6">
       <c r="C1533" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1533" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1533" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1533" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1534" spans="1:6">
       <c r="C1534" t="s">
-        <v>262</v>
+        <v>222</v>
       </c>
       <c r="D1534">
-        <v>5.0</v>
+        <v>20.0</v>
       </c>
       <c r="E1534">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="F1534">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1535" spans="1:6">
       <c r="D1535" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1536" spans="1:6">
       <c r="D1536" t="s">
-        <v>263</v>
+        <v>217</v>
       </c>
     </row>
     <row r="1537" spans="1:6">
       <c r="A1537" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1537" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1538" spans="1:6">
       <c r="A1538" t="s">
-        <v>2</v>
+        <v>25</v>
       </c>
       <c r="B1538" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
     </row>
     <row r="1539" spans="1:6">
       <c r="B1539" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1540" spans="1:6">
       <c r="B1540" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
     </row>
     <row r="1541" spans="1:6">
       <c r="C1541" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1541" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1541" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1541" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1542" spans="1:6">
       <c r="C1542" t="s">
-        <v>262</v>
+        <v>222</v>
       </c>
       <c r="D1542">
-        <v>5.0</v>
+        <v>20.0</v>
       </c>
       <c r="E1542">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="F1542">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1543" spans="1:6">
       <c r="D1543" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1544" spans="1:6">
       <c r="D1544" t="s">
-        <v>264</v>
+        <v>218</v>
       </c>
     </row>
     <row r="1545" spans="1:6">
       <c r="A1545" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1545" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1546" spans="1:6">
       <c r="A1546" t="s">
-        <v>2</v>
+        <v>25</v>
       </c>
       <c r="B1546" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
     </row>
     <row r="1547" spans="1:6">
       <c r="B1547" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1548" spans="1:6">
       <c r="B1548" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
     </row>
     <row r="1549" spans="1:6">
       <c r="C1549" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1549" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1549" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1549" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1550" spans="1:6">
       <c r="C1550" t="s">
-        <v>262</v>
+        <v>222</v>
       </c>
       <c r="D1550">
-        <v>5.0</v>
+        <v>20.0</v>
       </c>
       <c r="E1550">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="F1550">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1551" spans="1:6">
       <c r="D1551" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1552" spans="1:6">
       <c r="D1552" t="s">
-        <v>265</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1553" spans="1:6">
       <c r="A1553" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1553" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1554" spans="1:6">
       <c r="A1554" t="s">
         <v>25</v>
       </c>
       <c r="B1554" t="s">
-        <v>266</v>
+        <v>258</v>
       </c>
     </row>
     <row r="1555" spans="1:6">
       <c r="B1555" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1556" spans="1:6">
       <c r="B1556" t="s">
-        <v>267</v>
+        <v>259</v>
       </c>
     </row>
     <row r="1557" spans="1:6">
       <c r="C1557" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1557" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1557" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1557" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1558" spans="1:6">
       <c r="C1558" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="D1558">
         <v>80.0</v>
       </c>
       <c r="E1558">
         <v>1.0</v>
       </c>
       <c r="F1558">
         <v>1</v>
       </c>
     </row>
     <row r="1559" spans="1:6">
       <c r="D1559" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1560" spans="1:6">
       <c r="D1560" t="s">
-        <v>269</v>
-[...382 lines deleted...]
-      <c r="D1608" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>